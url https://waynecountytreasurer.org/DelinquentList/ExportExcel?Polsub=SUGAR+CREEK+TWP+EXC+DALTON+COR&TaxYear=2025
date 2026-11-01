--- v2 (2026-09-06)
+++ v3 (2026-11-01)
@@ -318,51 +318,51 @@
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
         <v>1093.95</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>330.34</v>
+        <v>30.34</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
         <v>22.48</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>