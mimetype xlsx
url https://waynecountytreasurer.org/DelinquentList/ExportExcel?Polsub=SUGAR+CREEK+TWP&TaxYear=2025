--- v2 (2026-09-06)
+++ v3 (2026-11-02)
@@ -369,51 +369,51 @@
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
         <v>1093.95</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>330.34</v>
+        <v>30.34</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
         <v>22.48</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -429,51 +429,51 @@
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
         <v>1422.65</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>9457.8</v>
+        <v>9257.8</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
         <v>5863.55</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>