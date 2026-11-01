--- v2 (2026-09-06)
+++ v3 (2026-11-01)
@@ -271,51 +271,51 @@
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
         <v>3045.85</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>27047.37</v>
+        <v>26547.37</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
         <v>243.6</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>