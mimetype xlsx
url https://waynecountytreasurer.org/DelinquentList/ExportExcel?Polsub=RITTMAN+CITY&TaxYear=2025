--- v0 (2026-02-09)
+++ v1 (2026-07-22)
@@ -5,145 +5,121 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="167">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
-    <t>63-00013.000</t>
-[...2 lines deleted...]
-    <t>KOLLIN JEFFREY W &amp; STACEY A MEYER</t>
+    <t>63-00032.000</t>
+  </si>
+  <si>
+    <t>HUFF NICHOLAS</t>
   </si>
   <si>
     <t>RITTMAN EVSD</t>
   </si>
   <si>
-    <t>32 S STATE ST</t>
+    <t>277 N METZGER AVE</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>63-00032.000</t>
-[...8 lines deleted...]
-    <t>63-00033.000</t>
+    <t>63-00036.000</t>
   </si>
   <si>
     <t>MANSO BARRY O</t>
   </si>
   <si>
-    <t>157 N STATE ST</t>
-[...4 lines deleted...]
-  <si>
     <t>N STATE ST</t>
   </si>
   <si>
     <t>63-00048.000</t>
   </si>
   <si>
     <t>ROGERS SHIRLEY</t>
   </si>
   <si>
     <t>110 MEDINA ST</t>
   </si>
   <si>
     <t>63-00052.000</t>
   </si>
   <si>
     <t>MULLINS SHANE &amp; SIERRA MATHYS S/T</t>
   </si>
   <si>
     <t>INDUSTRIAL ST</t>
   </si>
   <si>
     <t>63-00058.000</t>
   </si>
   <si>
     <t>ADCOX RYAN T</t>
   </si>
   <si>
     <t>21 MARY ST</t>
   </si>
   <si>
-    <t>63-00112.000</t>
-[...7 lines deleted...]
-  <si>
     <t>63-00121.000</t>
   </si>
   <si>
     <t>BAUMAN RICHARD D ETAL</t>
   </si>
   <si>
     <t>ORCHARD AVE</t>
   </si>
   <si>
     <t>63-00123.000</t>
   </si>
   <si>
     <t>J &amp; D GUTTER SOLUTIONS LLC</t>
   </si>
   <si>
     <t>87 HOME ST</t>
   </si>
   <si>
     <t>63-00158.000</t>
   </si>
   <si>
     <t>STILLWAGNER JASON A</t>
   </si>
   <si>
     <t>309 N SENECA ST</t>
@@ -163,485 +139,320 @@
   <si>
     <t>FIRIS NICHOLAS</t>
   </si>
   <si>
     <t>131 N STATE ST</t>
   </si>
   <si>
     <t>63-00543.000</t>
   </si>
   <si>
     <t>NEE CINDY L</t>
   </si>
   <si>
     <t>29 MEDINA ST</t>
   </si>
   <si>
     <t>63-00547.000</t>
   </si>
   <si>
     <t>SCHIEFER ANTONIA D</t>
   </si>
   <si>
     <t>94 N STATE ST</t>
   </si>
   <si>
-    <t>63-00554.000</t>
-[...13 lines deleted...]
-  <si>
     <t>63-00608.000</t>
   </si>
   <si>
     <t>SHEEN DEBRA</t>
   </si>
   <si>
     <t>270 RITTER DR</t>
   </si>
   <si>
     <t>63-00635.000</t>
   </si>
   <si>
-    <t>TUCKER THOMAS A &amp; JARED RESECKER</t>
+    <t>RILEY MARGARET ELIZABETH DAWN</t>
   </si>
   <si>
     <t>134 N SENECA ST</t>
   </si>
   <si>
     <t>63-00649.000</t>
   </si>
   <si>
     <t>EMCH PAUL J &amp; IRENE E</t>
   </si>
   <si>
     <t>RITTER DR</t>
   </si>
   <si>
-    <t>63-00715.000</t>
-[...7 lines deleted...]
-  <si>
     <t>63-00789.000</t>
   </si>
   <si>
     <t>YOST KATHY A &amp; LORA J HANLON &amp; AMY L WEBB &amp; BENJAMIN L HATFIELD FEE KATHY A YOST LE</t>
   </si>
   <si>
     <t>322 NAUTILUS LN</t>
   </si>
   <si>
     <t>63-00795.000</t>
   </si>
   <si>
     <t>CHB ENTERPRISE LLC</t>
   </si>
   <si>
     <t>21 S MAIN ST</t>
   </si>
   <si>
     <t>63-00796.000</t>
   </si>
   <si>
     <t>S MAIN ST</t>
   </si>
   <si>
     <t>63-00828.000</t>
   </si>
   <si>
     <t>JORDAN KEVIN N</t>
   </si>
   <si>
     <t>283 STERLING AVE</t>
   </si>
   <si>
     <t>63-00856.000</t>
   </si>
   <si>
     <t>MCLEAN SHANNON</t>
   </si>
   <si>
     <t>252 W OHIO AVE</t>
   </si>
   <si>
-    <t>63-00888.000</t>
-[...7 lines deleted...]
-  <si>
     <t>63-00934.000</t>
   </si>
   <si>
     <t>135 N STATE ST</t>
   </si>
   <si>
     <t>63-01033.000</t>
   </si>
   <si>
     <t>PATTERSON JOSEPH S &amp; STEPHANIE L S/T</t>
   </si>
   <si>
     <t>173 S MAIN ST UNIT 1/2</t>
   </si>
   <si>
-    <t>63-01159.000</t>
-[...7 lines deleted...]
-  <si>
     <t>63-01161.000</t>
   </si>
   <si>
     <t>ROBERTSON JAMES E &amp; TRACY M</t>
   </si>
   <si>
     <t>STERLING AVE</t>
   </si>
   <si>
     <t>63-01162.000</t>
   </si>
   <si>
     <t>33 STERLING AVE</t>
   </si>
   <si>
     <t>63-01213.001</t>
   </si>
   <si>
     <t>GIBSON JEFFREY L JR</t>
   </si>
   <si>
     <t>17 S SENECA ST</t>
   </si>
   <si>
     <t>63-01242.000</t>
   </si>
   <si>
     <t>JUSTICE WILLIS RAY</t>
   </si>
   <si>
     <t>18 FREDERICK ST</t>
   </si>
   <si>
     <t>63-01307.000</t>
   </si>
   <si>
     <t>KITTS RAYMOND FRANKLIN</t>
   </si>
   <si>
     <t>262 W SUNSET DR</t>
   </si>
   <si>
-    <t>63-01384.000</t>
-[...7 lines deleted...]
-  <si>
     <t>63-01385.000</t>
   </si>
   <si>
     <t>BOWES ROGER W &amp; TRACIE L</t>
   </si>
   <si>
     <t>76 ORCHARD AVE</t>
   </si>
   <si>
     <t>63-01719.000</t>
   </si>
   <si>
     <t>WATTS DONALD L</t>
   </si>
   <si>
     <t>99 PINEWOOD AVE</t>
   </si>
   <si>
     <t>63-01779.000</t>
   </si>
   <si>
     <t>TLPARKER INVESTMENTS INCORPORATED</t>
   </si>
   <si>
     <t>44 SALT ST UNIT 1/2</t>
   </si>
   <si>
     <t>63-01823.000</t>
   </si>
   <si>
     <t>CUNARD CHAD E</t>
   </si>
   <si>
     <t>44 SALT CT</t>
   </si>
   <si>
-    <t>63-01830.000</t>
-[...7 lines deleted...]
-  <si>
     <t>63-01838.000</t>
   </si>
   <si>
     <t>BLUE SIDE UP LLC</t>
   </si>
   <si>
     <t>224 S MAIN ST</t>
   </si>
   <si>
     <t>63-01876.000</t>
   </si>
   <si>
     <t>SHREVE ERICK C &amp; KRISTEN M S/T</t>
   </si>
   <si>
     <t>WINKLER DR</t>
   </si>
   <si>
-    <t>63-01927.000</t>
-[...28 lines deleted...]
-  <si>
     <t>63-02048.000</t>
   </si>
   <si>
     <t>SMITH KIMBERLY A</t>
   </si>
   <si>
     <t>111 N THIRD ST</t>
   </si>
   <si>
-    <t>63-02069.000</t>
-[...4 lines deleted...]
-  <si>
     <t>63-02087.000</t>
   </si>
   <si>
     <t>MCCLAIN ROBERT E &amp; KYLIE M</t>
   </si>
   <si>
     <t>NORTH ST</t>
   </si>
   <si>
     <t>63-02088.000</t>
   </si>
   <si>
     <t>63-02128.000</t>
   </si>
   <si>
     <t>336 NAUTILUS LN</t>
   </si>
   <si>
     <t>63-02144.000</t>
   </si>
   <si>
     <t>GRIFFITH IRENE E</t>
   </si>
   <si>
     <t>9 LINCOLN DR</t>
   </si>
   <si>
     <t>63-02199.000</t>
   </si>
   <si>
     <t>CARSON MATTHEW</t>
   </si>
   <si>
     <t>309 STERLING AVE</t>
   </si>
   <si>
     <t>63-02297.000</t>
   </si>
   <si>
     <t>DUNCAN MELINDA L ETAL FEE E JCOLLINS LE</t>
   </si>
   <si>
     <t>64 N SENECA ST</t>
   </si>
   <si>
-    <t>63-02304.000</t>
-[...16 lines deleted...]
-  <si>
     <t>63-02327.000</t>
   </si>
   <si>
     <t>VILLAS LIMITED AN OHIO LIMITED</t>
   </si>
   <si>
     <t>243-257 FAIRLAWN AVE</t>
   </si>
   <si>
     <t>63-02328.000</t>
   </si>
   <si>
     <t>244-258 FAIRLAWN AVE</t>
   </si>
   <si>
     <t>63-02329.000</t>
   </si>
   <si>
     <t>208-222 FAIRLAWN AVE</t>
   </si>
   <si>
-    <t>63-02330.000</t>
-[...4 lines deleted...]
-  <si>
     <t>63-02331.000</t>
   </si>
   <si>
     <t>222-242 FAIRLAWN AVE</t>
   </si>
   <si>
     <t>63-02347.000</t>
   </si>
   <si>
     <t>ROBBINS THEGEN J</t>
   </si>
   <si>
     <t>120 RITTMAN AVE</t>
   </si>
   <si>
-    <t>63-02363.000</t>
-[...43 lines deleted...]
-  <si>
     <t>63-02436.000</t>
   </si>
   <si>
     <t>134 N STATE ST</t>
   </si>
   <si>
     <t>63-02565.000</t>
   </si>
   <si>
     <t>KEOUGH KAREN L</t>
   </si>
   <si>
     <t>72 N FOURTH ST</t>
   </si>
   <si>
     <t>63-02615.000</t>
   </si>
   <si>
     <t>MCMILLEN SAMUEL</t>
   </si>
   <si>
     <t>THONEN ST</t>
   </si>
   <si>
     <t>63-02745.000</t>
@@ -661,93 +472,75 @@
   <si>
     <t>GRANDVIEW BLVD</t>
   </si>
   <si>
     <t>63-02763.000</t>
   </si>
   <si>
     <t>63-02834.000</t>
   </si>
   <si>
     <t>BOND JONNIE L</t>
   </si>
   <si>
     <t>430 W SUNSET DR</t>
   </si>
   <si>
     <t>63-02902.000</t>
   </si>
   <si>
     <t>MUMAW ANGELA MAE</t>
   </si>
   <si>
     <t>184 W PARK ST</t>
   </si>
   <si>
-    <t>63-02909.000</t>
-[...25 lines deleted...]
-  <si>
     <t>63-03294.032</t>
   </si>
   <si>
     <t>DIAZ AMANDA J &amp; MELQUICEDE DIAZ HERNANDEZ S/T</t>
   </si>
   <si>
     <t>OVERLOOK AVE</t>
   </si>
   <si>
     <t>63-03298.060</t>
   </si>
   <si>
     <t>RUDOLPH KELLEY A</t>
   </si>
   <si>
     <t>6 PEBBLE CV</t>
+  </si>
+  <si>
+    <t>63-03310.000</t>
+  </si>
+  <si>
+    <t>SCHADE GUSTUS G JR &amp; DENISE RS/T</t>
+  </si>
+  <si>
+    <t>2 WINDSWEPT</t>
   </si>
   <si>
     <t>63-03330.000</t>
   </si>
   <si>
     <t>HUTCHISON DAVID R &amp; LINDA S</t>
   </si>
   <si>
     <t>17 WINDSWEPT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -766,1800 +559,1240 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F86" headerRowCount="1">
-  <autoFilter ref="A1:F86"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F58" headerRowCount="1">
+  <autoFilter ref="A1:F58"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=28071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=5729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=5730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=25092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=21871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=2769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=26038&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=50242&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=3947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=11850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=12339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=12340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=41837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=40939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=14785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=32456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=55835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=37741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=37742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=26073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=2231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=48868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=42959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=42960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=26164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=27766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=29493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=46253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=55159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=39453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=49636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=40261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=46463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=31867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=31868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=31869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=31870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=47449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=6048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=39454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=13925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=2126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54440&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=49903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=48794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=48798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=48799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=42966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=47081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=33183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=51499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=51500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=27206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=2328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=2329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=5066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=36466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=11241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=52235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=41572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24495&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=5730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=25092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=21871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=2769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=26038&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=50242&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=3947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=11850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=41837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=40939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=14785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=55835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=37741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=37742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=26073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=2231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=48868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=42959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=42960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=26164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=27766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=46253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=55159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=39453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=49636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=46463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=47449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=39454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=13925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54440&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=49903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=51500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=27206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=2328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=2329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=5066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=36466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=41572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=44566&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24495&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F86"/>
+  <dimension ref="A1:F58"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="85.59868621826172" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="22.593217849731445" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>2790.04</v>
+        <v>2081.84</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>6181.84</v>
+        <v>53</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>6067.27</v>
+        <v>2179.73</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>53</v>
+        <v>153.78</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>2179.73</v>
+        <v>8385.84</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>153.78</v>
+        <v>1685.68</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>8685.84</v>
+        <v>1371.48</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>2563.91</v>
+        <v>6703.63</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>1685.68</v>
+        <v>1367.68</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>1371.48</v>
+        <v>1243.07</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>6903.63</v>
+        <v>4690.21</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E13" s="2">
-        <v>2126.56</v>
+        <v>1263.45</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>1243.07</v>
+        <v>8301.9</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>5065.21</v>
+        <v>459.86</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>1263.45</v>
+        <v>1012.49</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>708.64</v>
+        <v>1676.45</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E18" s="2">
-        <v>11129.41</v>
+        <v>65.36</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="B19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E19" s="2">
-        <v>8901.9</v>
+        <v>3.77</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E20" s="2">
-        <v>459.86</v>
+        <v>1091.85</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E21" s="2">
-        <v>1012.49</v>
+        <v>9560.44</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E22" s="2">
-        <v>200</v>
+        <v>3333.29</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="E23" s="2">
-        <v>1676.45</v>
+        <v>487.67</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="2">
-        <v>65.36</v>
+        <v>3477.71</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="2">
-        <v>3.77</v>
+        <v>22068.62</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="2">
-        <v>1091.85</v>
+        <v>1287.06</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="2">
-        <v>10060.44</v>
+        <v>1382.79</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="2">
-        <v>144.08</v>
+        <v>1169.56</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>44</v>
+        <v>87</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E29" s="2">
-        <v>3333.29</v>
+        <v>3607.62</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E30" s="2">
-        <v>487.67</v>
+        <v>2514.76</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E31" s="2">
-        <v>751.32</v>
+        <v>2730.86</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E32" s="2">
-        <v>3677.71</v>
+        <v>309.63</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E33" s="2">
-        <v>22468.62</v>
+        <v>1404.88</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="2">
-        <v>1287.06</v>
+        <v>1103.49</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E35" s="2">
-        <v>1382.79</v>
+        <v>19137.07</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E36" s="2">
-        <v>4169.56</v>
+        <v>64.45</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="C37" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" s="2">
-        <v>714.15</v>
+        <v>98.66</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" s="2">
-        <v>4057.62</v>
+        <v>2689.74</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="B39" s="0" t="s">
+      <c r="C39" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E39" s="2">
-        <v>2514.76</v>
+        <v>12855.55</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B40" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="B40" s="0" t="s">
+      <c r="C40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E40" s="2">
-        <v>2730.86</v>
+        <v>5560.04</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="B41" s="0" t="s">
+      <c r="C41" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" s="2">
-        <v>309.63</v>
+        <v>1862.13</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="B42" s="0" t="s">
+      <c r="C42" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" s="2">
-        <v>0.18</v>
+        <v>8098.97</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="B43" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E43" s="2">
-        <v>1404.88</v>
+        <v>7662.19</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="E44" s="2">
-        <v>1303.49</v>
+        <v>8241.46</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="E45" s="2">
-        <v>1919.65</v>
+        <v>14965.28</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="E46" s="2">
-        <v>216.86</v>
+        <v>9478.03</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>136</v>
+        <v>36</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="2">
-        <v>173.79</v>
+        <v>3050.05</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="2">
-        <v>1499.05</v>
+        <v>2066.37</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="B49" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E49" s="2">
-        <v>173.06</v>
+        <v>2.67</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E50" s="2">
-        <v>19437.07</v>
+        <v>3283.86</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>76</v>
+        <v>147</v>
       </c>
       <c r="E51" s="2">
-        <v>759.94</v>
+        <v>503.07</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D52" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="B52" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E52" s="2">
-        <v>64.45</v>
+        <v>467.51</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B53" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="B53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E53" s="2">
-        <v>98.66</v>
+        <v>15804.09</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>50</v>
+        <v>153</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E54" s="2">
-        <v>2689.74</v>
+        <v>20345.37</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E55" s="2">
-        <v>12855.55</v>
+        <v>496.13</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="E56" s="2">
-        <v>5560.04</v>
+        <v>3581.66</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E57" s="2">
-        <v>1862.13</v>
+        <v>2904.37</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E58" s="2">
-        <v>0.04</v>
+        <v>2925.84</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>10</v>
-[...558 lines deleted...]
-      <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2578,60 +1811,32 @@
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
     <hyperlink ref="F47" r:id="rId47"/>
     <hyperlink ref="F48" r:id="rId48"/>
     <hyperlink ref="F49" r:id="rId49"/>
     <hyperlink ref="F50" r:id="rId50"/>
     <hyperlink ref="F51" r:id="rId51"/>
     <hyperlink ref="F52" r:id="rId52"/>
     <hyperlink ref="F53" r:id="rId53"/>
     <hyperlink ref="F54" r:id="rId54"/>
     <hyperlink ref="F55" r:id="rId55"/>
     <hyperlink ref="F56" r:id="rId56"/>
     <hyperlink ref="F57" r:id="rId57"/>
     <hyperlink ref="F58" r:id="rId58"/>
-    <hyperlink ref="F59" r:id="rId59"/>
-[...26 lines deleted...]
-    <hyperlink ref="F86" r:id="rId86"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>