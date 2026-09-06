--- v1 (2026-07-22)
+++ v2 (2026-09-06)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="163">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>63-00032.000</t>
   </si>
   <si>
     <t>HUFF NICHOLAS</t>
   </si>
   <si>
@@ -124,51 +124,51 @@
   <si>
     <t>309 N SENECA ST</t>
   </si>
   <si>
     <t>63-00183.000</t>
   </si>
   <si>
     <t>SHERWIN DENISE &amp; JAMES</t>
   </si>
   <si>
     <t>250 STERLING AVE</t>
   </si>
   <si>
     <t>63-00541.000</t>
   </si>
   <si>
     <t>FIRIS NICHOLAS</t>
   </si>
   <si>
     <t>131 N STATE ST</t>
   </si>
   <si>
     <t>63-00543.000</t>
   </si>
   <si>
-    <t>NEE CINDY L</t>
+    <t>NEE ROBERT E</t>
   </si>
   <si>
     <t>29 MEDINA ST</t>
   </si>
   <si>
     <t>63-00547.000</t>
   </si>
   <si>
     <t>SCHIEFER ANTONIA D</t>
   </si>
   <si>
     <t>94 N STATE ST</t>
   </si>
   <si>
     <t>63-00608.000</t>
   </si>
   <si>
     <t>SHEEN DEBRA</t>
   </si>
   <si>
     <t>270 RITTER DR</t>
   </si>
   <si>
     <t>63-00635.000</t>
   </si>
@@ -326,62 +326,50 @@
     <t>63-01838.000</t>
   </si>
   <si>
     <t>BLUE SIDE UP LLC</t>
   </si>
   <si>
     <t>224 S MAIN ST</t>
   </si>
   <si>
     <t>63-01876.000</t>
   </si>
   <si>
     <t>SHREVE ERICK C &amp; KRISTEN M S/T</t>
   </si>
   <si>
     <t>WINKLER DR</t>
   </si>
   <si>
     <t>63-02048.000</t>
   </si>
   <si>
     <t>SMITH KIMBERLY A</t>
   </si>
   <si>
     <t>111 N THIRD ST</t>
-  </si>
-[...10 lines deleted...]
-    <t>63-02088.000</t>
   </si>
   <si>
     <t>63-02128.000</t>
   </si>
   <si>
     <t>336 NAUTILUS LN</t>
   </si>
   <si>
     <t>63-02144.000</t>
   </si>
   <si>
     <t>GRIFFITH IRENE E</t>
   </si>
   <si>
     <t>9 LINCOLN DR</t>
   </si>
   <si>
     <t>63-02199.000</t>
   </si>
   <si>
     <t>CARSON MATTHEW</t>
   </si>
   <si>
     <t>309 STERLING AVE</t>
   </si>
@@ -559,1240 +547,1200 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F58" headerRowCount="1">
-  <autoFilter ref="A1:F58"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F56" headerRowCount="1">
+  <autoFilter ref="A1:F56"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=5730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=25092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=21871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=2769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=26038&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=50242&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=3947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=11850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=41837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=40939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=14785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=55835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=37741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=37742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=26073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=2231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=48868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=42959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=42960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=26164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=27766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=46253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=55159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=39453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=49636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=46463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=47449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=39454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=13925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54440&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=49903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=51500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=27206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=2328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=2329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=5066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=36466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=41572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=44566&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24495&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=5730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=25092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=21871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=2769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=26038&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=50242&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=3947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=11850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=41837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=40939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=14785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=55835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=37741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=37742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=26073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=2231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=48868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=42959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=42960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=26164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=27766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=46253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=55159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=39453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=49636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=46463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=47449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=39454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=13925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54440&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=49903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=51500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=27206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=2328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=2329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=5066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=36466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=41572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=44566&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24495&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F58"/>
+  <dimension ref="A1:F56"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="85.59868621826172" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="22.593217849731445" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>2081.84</v>
+        <v>1664.89</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>53</v>
+        <v>55.77</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>2179.73</v>
+        <v>2294.18</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>153.78</v>
+        <v>161.85</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>8385.84</v>
+        <v>8826.1</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>1685.68</v>
+        <v>1774.18</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>1371.48</v>
+        <v>1443.49</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>6703.63</v>
+        <v>7055.57</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>1367.68</v>
+        <v>1439.48</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>1243.07</v>
+        <v>1308.32</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>4690.21</v>
+        <v>4778.57</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2">
-        <v>1263.45</v>
+        <v>1329.78</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>8301.9</v>
+        <v>8632.49</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>459.86</v>
+        <v>484</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>1012.49</v>
+        <v>1065.63</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>1676.45</v>
+        <v>1764.46</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="2">
-        <v>65.36</v>
+        <v>68.79</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="2">
-        <v>3.77</v>
+        <v>3.97</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="2">
-        <v>1091.85</v>
+        <v>1149.17</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="2">
-        <v>9560.44</v>
+        <v>9051.97</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E22" s="2">
-        <v>3333.29</v>
+        <v>3508.3</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="E23" s="2">
-        <v>487.67</v>
+        <v>513.27</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="2">
-        <v>3477.71</v>
+        <v>3557.69</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="2">
-        <v>22068.62</v>
+        <v>23021.96</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="2">
-        <v>1287.06</v>
+        <v>1354.63</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="2">
-        <v>1382.79</v>
+        <v>1455.39</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="2">
-        <v>1169.56</v>
+        <v>704.71</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E29" s="2">
-        <v>3607.62</v>
+        <v>3744.39</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E30" s="2">
-        <v>2514.76</v>
+        <v>2646.79</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E31" s="2">
-        <v>2730.86</v>
+        <v>2874.22</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E32" s="2">
-        <v>309.63</v>
+        <v>325.89</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E33" s="2">
-        <v>1404.88</v>
+        <v>1478.64</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="2">
-        <v>1103.49</v>
+        <v>956.17</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="2">
-        <v>19137.07</v>
+        <v>20036.5</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" s="2">
-        <v>64.45</v>
+        <v>2830.95</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="B37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E37" s="2">
-        <v>98.66</v>
+        <v>13530.47</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>42</v>
+        <v>113</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E38" s="2">
-        <v>2689.74</v>
+        <v>5851.94</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E39" s="2">
-        <v>12855.55</v>
+        <v>1854.64</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E40" s="2">
-        <v>5560.04</v>
+        <v>7050.67</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="B41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E41" s="2">
-        <v>1862.13</v>
+        <v>6590.95</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="2">
-        <v>8098.97</v>
+        <v>7200.64</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E43" s="2">
-        <v>7662.19</v>
+        <v>14277.45</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E44" s="2">
-        <v>8241.46</v>
+        <v>9975.64</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>123</v>
+        <v>36</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E45" s="2">
-        <v>14965.28</v>
+        <v>3210.18</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E46" s="2">
-        <v>9478.03</v>
+        <v>790.12</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>36</v>
+        <v>136</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E47" s="2">
-        <v>3050.05</v>
+        <v>2.81</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E48" s="2">
-        <v>2066.37</v>
+        <v>3351.02</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E49" s="2">
-        <v>2.67</v>
+        <v>529.48</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="B50" s="0" t="s">
+      <c r="C50" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" s="2">
-        <v>3283.86</v>
+        <v>492.05</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E51" s="2">
-        <v>503.07</v>
+        <v>15685.63</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="E52" s="2">
-        <v>467.51</v>
+        <v>20992.49</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="E53" s="2">
-        <v>15804.09</v>
+        <v>311.68</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="E54" s="2">
-        <v>20345.37</v>
+        <v>3664.45</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E55" s="2">
-        <v>496.13</v>
+        <v>2956.84</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="E56" s="2">
-        <v>3581.66</v>
+        <v>3079.45</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>10</v>
-[...38 lines deleted...]
-      <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -1809,34 +1757,32 @@
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
     <hyperlink ref="F47" r:id="rId47"/>
     <hyperlink ref="F48" r:id="rId48"/>
     <hyperlink ref="F49" r:id="rId49"/>
     <hyperlink ref="F50" r:id="rId50"/>
     <hyperlink ref="F51" r:id="rId51"/>
     <hyperlink ref="F52" r:id="rId52"/>
     <hyperlink ref="F53" r:id="rId53"/>
     <hyperlink ref="F54" r:id="rId54"/>
     <hyperlink ref="F55" r:id="rId55"/>
     <hyperlink ref="F56" r:id="rId56"/>
-    <hyperlink ref="F57" r:id="rId57"/>
-    <hyperlink ref="F58" r:id="rId58"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>