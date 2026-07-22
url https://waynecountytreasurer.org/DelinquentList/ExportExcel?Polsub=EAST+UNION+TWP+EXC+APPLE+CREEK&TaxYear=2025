--- v0 (2026-02-14)
+++ v1 (2026-07-22)
@@ -5,427 +5,268 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="308">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="185">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>26-00011.002</t>
   </si>
   <si>
     <t>BRIGGS THOMAS M &amp; VIRGIL</t>
   </si>
   <si>
     <t>ORRVILLE CSD</t>
   </si>
   <si>
     <t>212 WADSWORTH RD</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>26-00020.000</t>
-[...16 lines deleted...]
-  <si>
     <t>26-00128.000</t>
   </si>
   <si>
     <t>SCHROER ANGEL D</t>
   </si>
   <si>
     <t>548 WADSWORTH RD</t>
   </si>
   <si>
     <t>2607100</t>
   </si>
   <si>
     <t>548 WADSWORTH</t>
   </si>
   <si>
     <t>2685031</t>
   </si>
   <si>
     <t>BRIGGS THOMAS M</t>
   </si>
   <si>
-    <t>27-00045.001</t>
-[...2 lines deleted...]
-    <t>ROTH DENISE J</t>
+    <t>2700124</t>
+  </si>
+  <si>
+    <t>MERAZ ISIDRO GUITIERREZ</t>
   </si>
   <si>
     <t>WAYNEDALE LSD (WAYNE CO)</t>
   </si>
   <si>
-    <t>1143 HONEYTOWN RD</t>
-[...7 lines deleted...]
-  <si>
     <t>10341 LINCOLN WAY E LOT 35</t>
   </si>
   <si>
-    <t>27-00126.000</t>
-[...31 lines deleted...]
-  <si>
     <t>2700429</t>
   </si>
   <si>
     <t>MARTINEZ MARIA D VELENCIA</t>
   </si>
   <si>
     <t xml:space="preserve">1 SILVER POND  LOT 1</t>
   </si>
   <si>
     <t>27-00620.001</t>
   </si>
   <si>
     <t>HENTHORNE DEBRA J</t>
   </si>
   <si>
     <t>5431 SECREST RD</t>
   </si>
   <si>
-    <t>27-00723.001</t>
-[...7 lines deleted...]
-  <si>
     <t>27-00745.002</t>
   </si>
   <si>
     <t>MYERS RANDY</t>
   </si>
   <si>
     <t>6996 E LINCOLN WAY</t>
   </si>
   <si>
     <t>2700825</t>
   </si>
   <si>
     <t>MILLER WAYNE B</t>
   </si>
   <si>
     <t>10341 LINCOLN WAY E LOT 18</t>
   </si>
   <si>
-    <t>27-00835.000</t>
-[...7 lines deleted...]
-  <si>
     <t>27-00880.000</t>
   </si>
   <si>
     <t>RALSTON JEFFREY</t>
   </si>
   <si>
     <t>9002 E LINCOLN WAY</t>
   </si>
   <si>
-    <t>27-00884.003</t>
-[...7 lines deleted...]
-  <si>
     <t>27-00945.002</t>
   </si>
   <si>
     <t>LINCOLN WAY E</t>
   </si>
   <si>
-    <t>2700979</t>
-[...16 lines deleted...]
-  <si>
     <t>27-01002.000</t>
   </si>
   <si>
     <t>KANDEL TIMOTHY A</t>
   </si>
   <si>
     <t>7333 ELY RD</t>
   </si>
   <si>
-    <t>2701044</t>
-[...7 lines deleted...]
-  <si>
     <t>2701050</t>
   </si>
   <si>
     <t>VALENTINE PHILLIP C</t>
   </si>
   <si>
     <t xml:space="preserve">240 N MILLBORNE  LOT 32A</t>
   </si>
   <si>
-    <t>27-01060.003</t>
-[...16 lines deleted...]
-  <si>
     <t>2701107</t>
   </si>
   <si>
     <t>MCCULLOUGH STEVEN D</t>
   </si>
   <si>
     <t>10341 LINCOLN WAY E LOT 37</t>
   </si>
   <si>
     <t>27-01216.000</t>
   </si>
   <si>
     <t>HEBB JAMES &amp; CAROL S/T</t>
   </si>
   <si>
     <t>5966 E LINCOLN WAY</t>
   </si>
   <si>
     <t>27-01265.004</t>
   </si>
   <si>
     <t>ISAAC CHARLES E III</t>
   </si>
   <si>
     <t>8595 BECHTEL RD</t>
   </si>
   <si>
-    <t>27-01420.012</t>
-[...7 lines deleted...]
-  <si>
     <t>27-01432.000</t>
   </si>
   <si>
     <t>HIXENBAUGH RONALD P</t>
   </si>
   <si>
     <t>7412 E LINCOLN WAY</t>
   </si>
   <si>
     <t>27-01439.000</t>
   </si>
   <si>
     <t>EVANS JENA LOUISE</t>
   </si>
   <si>
     <t>9000 E LINCOLN WAY</t>
   </si>
   <si>
     <t>2701457</t>
   </si>
   <si>
     <t>TRAYNHAM PATRICK L &amp; COLLIN P</t>
   </si>
   <si>
     <t xml:space="preserve">240 N MILLBORNE  LOT 19A</t>
   </si>
   <si>
     <t>2701497</t>
   </si>
   <si>
     <t>ADKINS LOUANA D &amp; MCDOUGALE MARY L WROS</t>
   </si>
   <si>
     <t xml:space="preserve">240 N MILLBORNE  LOT 2A</t>
   </si>
   <si>
     <t>27-01621.000</t>
   </si>
   <si>
     <t>HARRAH MICHAEL KENT</t>
   </si>
   <si>
     <t>10513 MCQUAID RD</t>
   </si>
   <si>
-    <t>27-01658.002</t>
-[...7 lines deleted...]
-  <si>
     <t>27-01801.002</t>
   </si>
   <si>
     <t>POMPEY NATHAN DAVID</t>
   </si>
   <si>
     <t>624 N SWINEHART RD</t>
   </si>
   <si>
-    <t>27-01816.000</t>
-[...7 lines deleted...]
-  <si>
     <t>27-01821.001</t>
   </si>
   <si>
     <t>EVANS KATHERINE M</t>
   </si>
   <si>
     <t>10699 MCQUAID RD</t>
   </si>
   <si>
     <t>27-01838.000</t>
   </si>
   <si>
     <t>WAYNE COUNTY AMISH PAROCHIAL SCHOOL</t>
   </si>
   <si>
     <t>1811 S SWINEHART RD</t>
   </si>
   <si>
     <t>27-01850.000</t>
   </si>
   <si>
     <t>RED RUN CEMETERY ASSOCIATION TRUSTEES JACOB TRACY ETAL</t>
   </si>
   <si>
     <t>DOVER RD</t>
@@ -463,293 +304,200 @@
   <si>
     <t>27-02045.000</t>
   </si>
   <si>
     <t>27-02046.000</t>
   </si>
   <si>
     <t>27-02076.000</t>
   </si>
   <si>
     <t>STAUFFER FAMILY CEMETERY</t>
   </si>
   <si>
     <t>EBY RD</t>
   </si>
   <si>
     <t>2702272</t>
   </si>
   <si>
     <t>BELLAMY JADA M</t>
   </si>
   <si>
     <t xml:space="preserve">240 N MILLBORNE  LOT 4A</t>
   </si>
   <si>
-    <t>2702519</t>
-[...10 lines deleted...]
-  <si>
     <t>2702584</t>
   </si>
   <si>
     <t>RISING ANDREW</t>
   </si>
   <si>
     <t xml:space="preserve">91 RUSTIC  LOT 91</t>
   </si>
   <si>
     <t>2703344</t>
   </si>
   <si>
     <t>SMAIL ANTHONY</t>
   </si>
   <si>
     <t xml:space="preserve">240 N MILLBORNE  LOT 6A</t>
   </si>
   <si>
-    <t>2703603</t>
-[...5 lines deleted...]
-    <t>10341 LINCOLN WAY E LOT 26</t>
+    <t>2703612</t>
+  </si>
+  <si>
+    <t>PANNELL TERRY L</t>
+  </si>
+  <si>
+    <t>260 N SWINEHART RD</t>
   </si>
   <si>
     <t>2703685</t>
   </si>
   <si>
     <t>SALGADO ALFREDO TAPIA</t>
   </si>
   <si>
     <t>10341 LINCOLN WAY E LOT 2</t>
   </si>
   <si>
     <t>2704560</t>
   </si>
   <si>
     <t>GILBERT WAYNE D</t>
   </si>
   <si>
     <t>10341 LINCOLN WAY E LOT 19</t>
   </si>
   <si>
     <t>2705072</t>
   </si>
   <si>
     <t>RABATIN TAMMY</t>
   </si>
   <si>
     <t>10341 LINCOLN WAY E LOT 27</t>
   </si>
   <si>
-    <t>2705201</t>
-[...4 lines deleted...]
-  <si>
     <t>2705331</t>
   </si>
   <si>
     <t>VINCENT BRIAN J</t>
   </si>
   <si>
     <t>10341 LINCOLN WAY E LOT 54</t>
   </si>
   <si>
-    <t>2705336</t>
-[...13 lines deleted...]
-  <si>
     <t>2705456</t>
   </si>
   <si>
     <t>BOGGS MATTHEW D &amp; SHANNON N MCCOLLAM</t>
   </si>
   <si>
     <t>10341 LINCOLN WAY E LOT 14</t>
   </si>
   <si>
     <t>2705639</t>
   </si>
   <si>
     <t>GREGORY ANNA M</t>
   </si>
   <si>
     <t xml:space="preserve">240 N MILLBORNE  LOT 7</t>
   </si>
   <si>
-    <t>2705788</t>
-[...7 lines deleted...]
-  <si>
     <t>2705837</t>
   </si>
   <si>
     <t>PERRY KAREN</t>
   </si>
   <si>
     <t>5863 ELY RD</t>
   </si>
   <si>
-    <t>2705873</t>
-[...19 lines deleted...]
-  <si>
     <t>2706163</t>
   </si>
   <si>
     <t>SALAME SHARON S</t>
   </si>
   <si>
     <t xml:space="preserve">51 MELODY  LOT 51</t>
   </si>
   <si>
     <t>2706271</t>
   </si>
   <si>
     <t>GREEN WILLIAM D</t>
   </si>
   <si>
     <t>240 N MILLBORNE RD LOT 12</t>
   </si>
   <si>
-    <t>2706364</t>
-[...19 lines deleted...]
-  <si>
     <t>2707158</t>
   </si>
   <si>
-    <t>REGAN RETTA</t>
+    <t>REGAN RETTA A &amp; MARGARET F DAVIS</t>
   </si>
   <si>
     <t>10341 LINCOLN WAY E LOT 16</t>
   </si>
   <si>
     <t>2707198</t>
   </si>
   <si>
     <t>CERON JUAN MANUEL</t>
   </si>
   <si>
     <t>10341 LINCOLN WAY E LOT 5</t>
   </si>
   <si>
     <t>2707292</t>
   </si>
   <si>
     <t>6956 LINCOLN WAY E</t>
   </si>
   <si>
     <t>2707468</t>
   </si>
   <si>
     <t>MILLER WILLIS L</t>
   </si>
   <si>
     <t>9479 MCQUAID RD</t>
   </si>
   <si>
     <t>2707493</t>
   </si>
   <si>
     <t>AULT KAREN K &amp; RUSSELL D</t>
   </si>
   <si>
     <t>53 N APPLE CREEK</t>
   </si>
   <si>
-    <t>2707638</t>
-[...7 lines deleted...]
-  <si>
     <t>2707753</t>
   </si>
   <si>
     <t>GROSS ROBERT A</t>
   </si>
   <si>
     <t xml:space="preserve">240 N MILLBORNE  LOT 12</t>
   </si>
   <si>
     <t>2707802</t>
   </si>
   <si>
     <t>WHEELER JESSICA R &amp; MATTHEW T DECKER</t>
   </si>
   <si>
     <t xml:space="preserve">240 MILLBRONE  LOT 20A</t>
   </si>
   <si>
     <t>2707865</t>
   </si>
   <si>
     <t>CUSTER BRENDA J &amp; SHAWNA GOAD</t>
   </si>
   <si>
     <t xml:space="preserve">25 SILVER POND  LOT 25</t>
@@ -778,201 +526,84 @@
   <si>
     <t>PINNELL MARK II &amp; CHRISTINE GEORGE</t>
   </si>
   <si>
     <t xml:space="preserve">44 MELODY  LOT 44</t>
   </si>
   <si>
     <t>2708570</t>
   </si>
   <si>
     <t>ORING HEATHER M</t>
   </si>
   <si>
     <t>37 SILVER POND DR LOT 37</t>
   </si>
   <si>
     <t>2708597</t>
   </si>
   <si>
     <t>MARTIN PAMELA</t>
   </si>
   <si>
     <t xml:space="preserve">42 MELODY  LOT 42</t>
   </si>
   <si>
-    <t>2767026</t>
-[...4 lines deleted...]
-  <si>
     <t>2780876</t>
   </si>
   <si>
     <t>JACKSON VICKY L MATHEWSON</t>
   </si>
   <si>
     <t>10341 E LINCOLN WAY LOT 19</t>
   </si>
   <si>
     <t>2780924</t>
   </si>
   <si>
     <t>COWART DARRIL N</t>
   </si>
   <si>
     <t xml:space="preserve">101 EVERGREEN  LOT 101</t>
   </si>
   <si>
-    <t>2781224</t>
-[...85 lines deleted...]
-  <si>
     <t>2785244</t>
   </si>
   <si>
     <t>TODD ALIAA C</t>
   </si>
   <si>
     <t>240 N MILLBORNE RD LOT 2</t>
   </si>
   <si>
     <t>2785408</t>
   </si>
   <si>
     <t>IRWIN DUSTIN &amp; JAMIE</t>
   </si>
   <si>
     <t xml:space="preserve">95 RUSTIC LANE  LOT 95</t>
-  </si>
-[...22 lines deleted...]
-    <t>10341 LINCOLN WAY E LOT 23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -982,2380 +613,1380 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F115" headerRowCount="1">
-  <autoFilter ref="A1:F115"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F65" headerRowCount="1">
+  <autoFilter ref="A1:F65"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=5964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17680&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=29513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71542&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=2895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=14102&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=14103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=62598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=31521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=37078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=36736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=41421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=34385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=41422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=47816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=1743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=13742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=45475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=63315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=22726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=15125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=36669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=23588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=15110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=55212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=41842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=13944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19511&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=49535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67558&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=72187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=72032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=72063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=72001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70944&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=5964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=29513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71542&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=62598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=37078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=41421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=41422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=47816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=13742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=45475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=22726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=15125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=23588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=15110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=55212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=41842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=13944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19511&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=49535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=72187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=72032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=72063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=72001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71744&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F115"/>
+  <dimension ref="A1:F65"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="80.69615936279297" customWidth="1"/>
     <col min="3" max="3" width="27.868144989013672" customWidth="1"/>
     <col min="4" max="4" width="27.89678955078125" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>10639.78</v>
+        <v>7639.78</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>3354.36</v>
+        <v>2066.67</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2">
-        <v>540.27</v>
+        <v>602.55</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E5" s="2">
-        <v>540.27</v>
+        <v>187.69</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E6" s="2">
-        <v>2066.67</v>
+        <v>144.06</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2">
-        <v>602.55</v>
+        <v>183.82</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="E8" s="2">
-        <v>687.69</v>
+        <v>122.54</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E9" s="2">
-        <v>81.32</v>
+        <v>10058.79</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E10" s="2">
-        <v>144.06</v>
+        <v>259.32</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E11" s="2">
-        <v>897.16</v>
+        <v>4525.97</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E12" s="2">
-        <v>68.64</v>
+        <v>997.77</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E13" s="2">
-        <v>0.12</v>
+        <v>3086.3</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E14" s="2">
-        <v>147.51</v>
+        <v>30.27</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E15" s="2">
-        <v>183.82</v>
+        <v>198.89</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E16" s="2">
-        <v>272.54</v>
+        <v>19470.92</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E17" s="2">
-        <v>3599.36</v>
+        <v>1585.29</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E18" s="2">
-        <v>10058.79</v>
+        <v>11560.21</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E19" s="2">
-        <v>259.32</v>
+        <v>2156.9</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E20" s="2">
-        <v>236.93</v>
+        <v>1.23</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E21" s="2">
-        <v>5775.97</v>
+        <v>55.91</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E22" s="2">
-        <v>171.88</v>
+        <v>2775.78</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="E23" s="2">
-        <v>1497.77</v>
+        <v>204.5</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="E24" s="2">
-        <v>103.6</v>
+        <v>8162.41</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="E25" s="2">
-        <v>105.34</v>
+        <v>1388.97</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="E26" s="2">
-        <v>3086.3</v>
+        <v>231.46</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E27" s="2">
-        <v>39.95</v>
+        <v>231.46</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="E28" s="2">
-        <v>30.27</v>
+        <v>6.93</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E29" s="2">
-        <v>0.04</v>
+        <v>20.3</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="D30" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="B30" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E30" s="2">
-        <v>30.27</v>
+        <v>30.07</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="E31" s="2">
-        <v>198.89</v>
+        <v>0.68</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="E32" s="2">
-        <v>20470.92</v>
+        <v>0.68</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="E33" s="2">
-        <v>1585.29</v>
+        <v>2.45</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="E34" s="2">
-        <v>0.12</v>
+        <v>0.68</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="E35" s="2">
-        <v>11560.21</v>
+        <v>152.45</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="E36" s="2">
-        <v>2156.9</v>
+        <v>62.95</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="E37" s="2">
-        <v>1.23</v>
+        <v>101.19</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="E38" s="2">
-        <v>55.91</v>
+        <v>30.27</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="E39" s="2">
-        <v>2775.78</v>
+        <v>36.71</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="E40" s="2">
-        <v>8237.27</v>
+        <v>141.25</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="E41" s="2">
-        <v>1666.33</v>
+        <v>1123.32</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="E42" s="2">
-        <v>193.66</v>
+        <v>424.64</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E43" s="2">
-        <v>8912.41</v>
+        <v>1410.13</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="E44" s="2">
-        <v>1388.97</v>
+        <v>2599.02</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="E45" s="2">
-        <v>231.46</v>
+        <v>89.48</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="E46" s="2">
-        <v>231.46</v>
+        <v>802.45</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="E47" s="2">
-        <v>6.93</v>
+        <v>134.56</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="E48" s="2">
-        <v>20.3</v>
+        <v>679.15</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="E49" s="2">
-        <v>30.07</v>
+        <v>12427.73</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E50" s="2">
-        <v>0.68</v>
+        <v>674.74</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E51" s="2">
-        <v>0.68</v>
+        <v>504.08</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B52" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="B52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="E52" s="2">
-        <v>2.45</v>
+        <v>477.98</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="E53" s="2">
-        <v>0.68</v>
+        <v>30.27</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E54" s="2">
-        <v>152.45</v>
+        <v>169.44</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E55" s="2">
-        <v>62.95</v>
+        <v>415.19</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>69</v>
+        <v>156</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="E56" s="2">
-        <v>191.93</v>
+        <v>2091.36</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>72</v>
+        <v>159</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="E57" s="2">
-        <v>103.6</v>
+        <v>281.31</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="E58" s="2">
-        <v>101.19</v>
+        <v>69.03</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="E59" s="2">
-        <v>30.27</v>
+        <v>397.68</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="E60" s="2">
-        <v>209.39</v>
+        <v>7.94</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="E61" s="2">
-        <v>141.25</v>
+        <v>321.19</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="E62" s="2">
-        <v>1123.32</v>
+        <v>144.69</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="E63" s="2">
-        <v>524.64</v>
+        <v>30.27</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>69</v>
+        <v>180</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="E64" s="2">
-        <v>327.97</v>
+        <v>30.27</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="E65" s="2">
-        <v>1410.13</v>
+        <v>73.09</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>10</v>
-[...998 lines deleted...]
-      <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -3381,82 +2012,32 @@
     <hyperlink ref="F41" r:id="rId41"/>
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
     <hyperlink ref="F47" r:id="rId47"/>
     <hyperlink ref="F48" r:id="rId48"/>
     <hyperlink ref="F49" r:id="rId49"/>
     <hyperlink ref="F50" r:id="rId50"/>
     <hyperlink ref="F51" r:id="rId51"/>
     <hyperlink ref="F52" r:id="rId52"/>
     <hyperlink ref="F53" r:id="rId53"/>
     <hyperlink ref="F54" r:id="rId54"/>
     <hyperlink ref="F55" r:id="rId55"/>
     <hyperlink ref="F56" r:id="rId56"/>
     <hyperlink ref="F57" r:id="rId57"/>
     <hyperlink ref="F58" r:id="rId58"/>
     <hyperlink ref="F59" r:id="rId59"/>
     <hyperlink ref="F60" r:id="rId60"/>
     <hyperlink ref="F61" r:id="rId61"/>
     <hyperlink ref="F62" r:id="rId62"/>
     <hyperlink ref="F63" r:id="rId63"/>
     <hyperlink ref="F64" r:id="rId64"/>
     <hyperlink ref="F65" r:id="rId65"/>
-    <hyperlink ref="F66" r:id="rId66"/>
-[...48 lines deleted...]
-    <hyperlink ref="F115" r:id="rId115"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>