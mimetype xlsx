--- v1 (2026-07-22)
+++ v2 (2026-09-06)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="179">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>26-00011.002</t>
   </si>
   <si>
     <t>BRIGGS THOMAS M &amp; VIRGIL</t>
   </si>
   <si>
@@ -178,59 +178,50 @@
   <si>
     <t>HEBB JAMES &amp; CAROL S/T</t>
   </si>
   <si>
     <t>5966 E LINCOLN WAY</t>
   </si>
   <si>
     <t>27-01265.004</t>
   </si>
   <si>
     <t>ISAAC CHARLES E III</t>
   </si>
   <si>
     <t>8595 BECHTEL RD</t>
   </si>
   <si>
     <t>27-01432.000</t>
   </si>
   <si>
     <t>HIXENBAUGH RONALD P</t>
   </si>
   <si>
     <t>7412 E LINCOLN WAY</t>
   </si>
   <si>
-    <t>27-01439.000</t>
-[...7 lines deleted...]
-  <si>
     <t>2701457</t>
   </si>
   <si>
     <t>TRAYNHAM PATRICK L &amp; COLLIN P</t>
   </si>
   <si>
     <t xml:space="preserve">240 N MILLBORNE  LOT 19A</t>
   </si>
   <si>
     <t>2701497</t>
   </si>
   <si>
     <t>ADKINS LOUANA D &amp; MCDOUGALE MARY L WROS</t>
   </si>
   <si>
     <t xml:space="preserve">240 N MILLBORNE  LOT 2A</t>
   </si>
   <si>
     <t>27-01621.000</t>
   </si>
   <si>
     <t>HARRAH MICHAEL KENT</t>
   </si>
   <si>
     <t>10513 MCQUAID RD</t>
@@ -506,59 +497,50 @@
     <t>2707918</t>
   </si>
   <si>
     <t>SWAIN BRENT</t>
   </si>
   <si>
     <t>240 MILLBORNE RD LOT 13</t>
   </si>
   <si>
     <t>2708042</t>
   </si>
   <si>
     <t>WRIGHT FAY M</t>
   </si>
   <si>
     <t>7896 E LINCOLN WAY LOT 93</t>
   </si>
   <si>
     <t>2708110</t>
   </si>
   <si>
     <t>PINNELL MARK II &amp; CHRISTINE GEORGE</t>
   </si>
   <si>
     <t xml:space="preserve">44 MELODY  LOT 44</t>
-  </si>
-[...7 lines deleted...]
-    <t>37 SILVER POND DR LOT 37</t>
   </si>
   <si>
     <t>2708597</t>
   </si>
   <si>
     <t>MARTIN PAMELA</t>
   </si>
   <si>
     <t xml:space="preserve">42 MELODY  LOT 42</t>
   </si>
   <si>
     <t>2780876</t>
   </si>
   <si>
     <t>JACKSON VICKY L MATHEWSON</t>
   </si>
   <si>
     <t>10341 E LINCOLN WAY LOT 19</t>
   </si>
   <si>
     <t>2780924</t>
   </si>
   <si>
     <t>COWART DARRIL N</t>
   </si>
@@ -613,1380 +595,1340 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F65" headerRowCount="1">
-  <autoFilter ref="A1:F65"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F63" headerRowCount="1">
+  <autoFilter ref="A1:F63"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=5964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=29513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71542&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=62598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=37078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=41421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=41422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=47816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=13742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=45475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=22726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=15125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=23588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=15110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=55212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=41842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=13944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19511&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=49535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=72187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=72032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=72063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=72001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71744&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=5964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=29513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71542&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=62598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=37078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=41421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=41422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=47816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=13742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=45475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=22726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=23588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=15110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=55212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=41842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=13944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=19511&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=49535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=72187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=72063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=72001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71744&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F65"/>
+  <dimension ref="A1:F63"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="80.69615936279297" customWidth="1"/>
     <col min="3" max="3" width="27.868144989013672" customWidth="1"/>
     <col min="4" max="4" width="27.89678955078125" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>7639.78</v>
+        <v>8040.88</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>2066.67</v>
+        <v>2175.16</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2">
-        <v>602.55</v>
+        <v>634.18</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="2">
-        <v>187.69</v>
+        <v>197.55</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2">
-        <v>144.06</v>
+        <v>151.63</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2">
-        <v>183.82</v>
+        <v>193.48</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2">
-        <v>122.54</v>
+        <v>3.81</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2">
-        <v>10058.79</v>
+        <v>10586.88</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="2">
-        <v>259.32</v>
+        <v>272.95</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="2">
-        <v>4525.97</v>
+        <v>4250.45</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="2">
-        <v>997.77</v>
+        <v>844.9</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="2">
-        <v>3086.3</v>
+        <v>3248.33</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="2">
-        <v>30.27</v>
+        <v>31.86</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="2">
-        <v>198.89</v>
+        <v>209.33</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="2">
-        <v>19470.92</v>
+        <v>18740.64</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="2">
-        <v>1585.29</v>
+        <v>1668.51</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="2">
-        <v>11560.21</v>
+        <v>12167.12</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="2">
-        <v>2156.9</v>
+        <v>1.29</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="2">
-        <v>1.23</v>
+        <v>58.85</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="2">
-        <v>55.91</v>
+        <v>2921.51</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E22" s="2">
-        <v>2775.78</v>
+        <v>215.24</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="E23" s="2">
-        <v>204.5</v>
+        <v>8440.94</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="2">
-        <v>8162.41</v>
+        <v>1461.88</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E25" s="2">
-        <v>1388.97</v>
+        <v>243.6</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="2">
-        <v>231.46</v>
+        <v>243.6</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="2">
-        <v>231.46</v>
+        <v>7.29</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E28" s="2">
-        <v>6.93</v>
+        <v>21.37</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E29" s="2">
-        <v>20.3</v>
+        <v>31.65</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E30" s="2">
-        <v>30.07</v>
+        <v>0.72</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E31" s="2">
-        <v>0.68</v>
+        <v>0.72</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E32" s="2">
-        <v>0.68</v>
+        <v>2.58</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E33" s="2">
-        <v>2.45</v>
+        <v>0.72</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="D34" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="B34" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E34" s="2">
-        <v>0.68</v>
+        <v>160.43</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E35" s="2">
-        <v>152.45</v>
+        <v>66.26</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E36" s="2">
-        <v>62.95</v>
+        <v>106.51</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E37" s="2">
-        <v>101.19</v>
+        <v>31.86</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="2">
-        <v>30.27</v>
+        <v>38.64</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>107</v>
       </c>
       <c r="E39" s="2">
-        <v>36.71</v>
+        <v>148.67</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="2">
-        <v>141.25</v>
+        <v>1182.3</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E41" s="2">
-        <v>1123.32</v>
+        <v>289.06</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E42" s="2">
-        <v>424.64</v>
+        <v>1484.16</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E43" s="2">
-        <v>1410.13</v>
+        <v>2735.47</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E44" s="2">
-        <v>2599.02</v>
+        <v>94.18</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>124</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E45" s="2">
-        <v>89.48</v>
+        <v>844.58</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E46" s="2">
-        <v>802.45</v>
+        <v>141.62</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>129</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="2">
-        <v>134.56</v>
+        <v>714.8</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="2">
-        <v>679.15</v>
+        <v>13080.19</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="2">
-        <v>12427.73</v>
+        <v>710.18</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="D50" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" s="2">
-        <v>674.74</v>
+        <v>530.54</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>142</v>
       </c>
       <c r="E51" s="2">
-        <v>504.08</v>
+        <v>503.08</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E52" s="2">
-        <v>477.98</v>
+        <v>31.86</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E53" s="2">
-        <v>30.27</v>
+        <v>178.35</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>151</v>
       </c>
       <c r="E54" s="2">
-        <v>169.44</v>
+        <v>352.79</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>154</v>
       </c>
       <c r="E55" s="2">
-        <v>415.19</v>
+        <v>2201.16</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E56" s="2">
-        <v>2091.36</v>
+        <v>296.08</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E57" s="2">
-        <v>281.31</v>
+        <v>72.65</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E58" s="2">
-        <v>69.03</v>
+        <v>418.56</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E59" s="2">
-        <v>397.68</v>
+        <v>338.05</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E60" s="2">
-        <v>7.94</v>
+        <v>152.3</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E61" s="2">
-        <v>321.19</v>
+        <v>31.86</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E62" s="2">
-        <v>144.69</v>
+        <v>31.86</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E63" s="2">
-        <v>30.27</v>
+        <v>76.93</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>10</v>
-[...38 lines deleted...]
-      <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2010,34 +1952,32 @@
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
     <hyperlink ref="F47" r:id="rId47"/>
     <hyperlink ref="F48" r:id="rId48"/>
     <hyperlink ref="F49" r:id="rId49"/>
     <hyperlink ref="F50" r:id="rId50"/>
     <hyperlink ref="F51" r:id="rId51"/>
     <hyperlink ref="F52" r:id="rId52"/>
     <hyperlink ref="F53" r:id="rId53"/>
     <hyperlink ref="F54" r:id="rId54"/>
     <hyperlink ref="F55" r:id="rId55"/>
     <hyperlink ref="F56" r:id="rId56"/>
     <hyperlink ref="F57" r:id="rId57"/>
     <hyperlink ref="F58" r:id="rId58"/>
     <hyperlink ref="F59" r:id="rId59"/>
     <hyperlink ref="F60" r:id="rId60"/>
     <hyperlink ref="F61" r:id="rId61"/>
     <hyperlink ref="F62" r:id="rId62"/>
     <hyperlink ref="F63" r:id="rId63"/>
-    <hyperlink ref="F64" r:id="rId64"/>
-    <hyperlink ref="F65" r:id="rId65"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>