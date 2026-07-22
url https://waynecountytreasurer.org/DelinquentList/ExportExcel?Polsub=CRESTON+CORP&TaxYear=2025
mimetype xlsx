--- v0 (2026-02-14)
+++ v1 (2026-07-22)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>09-00145.000</t>
   </si>
   <si>
     <t>TOMES MAUREEN</t>
   </si>
   <si>
@@ -145,104 +145,77 @@
   <si>
     <t>09-00511.000</t>
   </si>
   <si>
     <t>ERIE ST</t>
   </si>
   <si>
     <t>09-00560.000</t>
   </si>
   <si>
     <t>WILLIAMS CHADWICK T</t>
   </si>
   <si>
     <t>222 S MAIN ST</t>
   </si>
   <si>
     <t>09-00629.000</t>
   </si>
   <si>
     <t>SCOTT LORETTA JANE</t>
   </si>
   <si>
     <t>169 N MAIN ST</t>
   </si>
   <si>
-    <t>09-00672.000</t>
-[...16 lines deleted...]
-  <si>
     <t>09-00931.000</t>
   </si>
   <si>
     <t>SIMEK LINDA M</t>
   </si>
   <si>
     <t>205 S CRESTVIEW DR</t>
   </si>
   <si>
     <t>0901032</t>
   </si>
   <si>
     <t>WILLIAMS MICHELLE</t>
   </si>
   <si>
     <t>93 SHAWNEE LN LOT 93</t>
   </si>
   <si>
     <t>0901074</t>
   </si>
   <si>
     <t>HENRY LORRAINE C</t>
   </si>
   <si>
     <t>10 CHEROKEE LN LOT 10</t>
   </si>
   <si>
-    <t>0901197</t>
-[...7 lines deleted...]
-  <si>
     <t>0901234</t>
   </si>
   <si>
     <t>ZYWICA AMANDA A &amp; HALL MARY L</t>
   </si>
   <si>
     <t xml:space="preserve">77 SHAWNEE  LOT 77</t>
   </si>
   <si>
     <t>0901433</t>
   </si>
   <si>
     <t>ADY AMBER D</t>
   </si>
   <si>
     <t xml:space="preserve">85 SHAWNEE  LOT 85</t>
   </si>
   <si>
     <t>0901947</t>
   </si>
   <si>
     <t>MAMICH THOMAS J</t>
   </si>
   <si>
     <t>24 CHEROKEE LN LOT 24</t>
@@ -280,84 +253,57 @@
   <si>
     <t>METHENEY STEVEN R</t>
   </si>
   <si>
     <t xml:space="preserve">52 NAVAJO  LOT 52</t>
   </si>
   <si>
     <t>0904203</t>
   </si>
   <si>
     <t>MEADE TIMOTHY M</t>
   </si>
   <si>
     <t>103 SHAWNEE LN LOT 103</t>
   </si>
   <si>
     <t>0904524</t>
   </si>
   <si>
     <t>HARRIS AMY &amp; ANDREW FISHER S/T</t>
   </si>
   <si>
     <t xml:space="preserve">61 NAVAJO  LOT 61</t>
   </si>
   <si>
-    <t>0905433</t>
-[...16 lines deleted...]
-  <si>
     <t>0907106</t>
   </si>
   <si>
     <t>MERRIMAN MICHAEL T</t>
   </si>
   <si>
     <t xml:space="preserve">4 CHEROKEE  LOT 4</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">33 APACHE  LOT 33</t>
   </si>
   <si>
     <t>0982257</t>
   </si>
   <si>
     <t>ELLISTON THOMAS</t>
   </si>
   <si>
     <t xml:space="preserve">94 SHAWNEE  LOT 94</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -376,70 +322,70 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F35" headerRowCount="1">
-  <autoFilter ref="A1:F35"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F29" headerRowCount="1">
+  <autoFilter ref="A1:F29"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=52375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=52376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=58007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=3017&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=52377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=45453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=32553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=11271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=58271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=11865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=11866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=57156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=45388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=26157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=6396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68632&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69452&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=52375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=52376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=58007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=3017&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=52377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=45453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=32553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=11271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=58271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=11865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=11866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=57156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=45388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=6396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68632&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69452&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F35"/>
+  <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="38.2399787902832" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="24.621957778930664" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -503,51 +449,51 @@
       </c>
       <c r="D4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2">
         <v>488.23</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2">
-        <v>19.96</v>
+        <v>7422.12</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="2">
         <v>2358.34</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -563,91 +509,91 @@
       </c>
       <c r="D7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2">
         <v>723.14</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2">
-        <v>6197.04</v>
+        <v>5972.04</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2">
         <v>733.38</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="2">
-        <v>1508.78</v>
+        <v>1008.78</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2">
         <v>2801.38</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -723,454 +669,328 @@
       </c>
       <c r="D15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="2">
         <v>925.69</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="2">
-        <v>9478.13</v>
+        <v>8014.06</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="2">
-        <v>123.27</v>
+        <v>613.72</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="2">
-        <v>8014.06</v>
+        <v>1331.02</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="2">
-        <v>688.72</v>
+        <v>109.02</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E20" s="2">
-        <v>1331.02</v>
+        <v>1399.12</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E21" s="2">
-        <v>195.43</v>
+        <v>71.33</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E22" s="2">
-        <v>109.02</v>
+        <v>84.66</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E23" s="2">
-        <v>1849.12</v>
+        <v>51.63</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="2">
-        <v>71.33</v>
+        <v>9129.71</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E25" s="2">
-        <v>84.66</v>
+        <v>33.18</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E26" s="2">
-        <v>51.63</v>
+        <v>681.23</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E27" s="2">
-        <v>9129.71</v>
+        <v>321.82</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E28" s="2">
-        <v>33.18</v>
+        <v>419.36</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="2">
-        <v>681.23</v>
+        <v>41.76</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>10</v>
-[...118 lines deleted...]
-      <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
-    <hyperlink ref="F30" r:id="rId30"/>
-[...4 lines deleted...]
-    <hyperlink ref="F35" r:id="rId35"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>