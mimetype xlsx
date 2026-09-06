--- v1 (2026-07-22)
+++ v2 (2026-09-06)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>09-00145.000</t>
   </si>
   <si>
     <t>TOMES MAUREEN</t>
   </si>
   <si>
@@ -190,93 +190,75 @@
   <si>
     <t>HENRY LORRAINE C</t>
   </si>
   <si>
     <t>10 CHEROKEE LN LOT 10</t>
   </si>
   <si>
     <t>0901234</t>
   </si>
   <si>
     <t>ZYWICA AMANDA A &amp; HALL MARY L</t>
   </si>
   <si>
     <t xml:space="preserve">77 SHAWNEE  LOT 77</t>
   </si>
   <si>
     <t>0901433</t>
   </si>
   <si>
     <t>ADY AMBER D</t>
   </si>
   <si>
     <t xml:space="preserve">85 SHAWNEE  LOT 85</t>
   </si>
   <si>
-    <t>0901947</t>
-[...7 lines deleted...]
-  <si>
     <t>0902607</t>
   </si>
   <si>
     <t>MOATS LAURA J</t>
   </si>
   <si>
     <t xml:space="preserve">81 SHAWNEE  LOT 81</t>
   </si>
   <si>
     <t>0903220</t>
   </si>
   <si>
     <t>BARRETT THOMAS</t>
   </si>
   <si>
     <t xml:space="preserve">83 SHAWNEE  LOT 83</t>
   </si>
   <si>
     <t>0903227</t>
   </si>
   <si>
     <t>KRUGER GERALD E &amp; LYNDA GILBERT</t>
   </si>
   <si>
     <t>101 SHAWNEE LN LOT 101</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">52 NAVAJO  LOT 52</t>
   </si>
   <si>
     <t>0904203</t>
   </si>
   <si>
     <t>MEADE TIMOTHY M</t>
   </si>
   <si>
     <t>103 SHAWNEE LN LOT 103</t>
   </si>
   <si>
     <t>0904524</t>
   </si>
   <si>
     <t>HARRIS AMY &amp; ANDREW FISHER S/T</t>
   </si>
   <si>
     <t xml:space="preserve">61 NAVAJO  LOT 61</t>
   </si>
   <si>
     <t>0907106</t>
   </si>
   <si>
     <t>MERRIMAN MICHAEL T</t>
   </si>
@@ -322,675 +304,633 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F29" headerRowCount="1">
-  <autoFilter ref="A1:F29"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F27" headerRowCount="1">
+  <autoFilter ref="A1:F27"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=52375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=52376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=58007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=3017&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=52377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=45453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=32553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=11271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=58271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=11865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=11866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=57156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=45388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=6396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68632&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69452&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=52375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=52376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=58007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=3017&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=52377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=45453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=32553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=11271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=58271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=11865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=11866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=57156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=45388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=6396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69452&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F29"/>
+  <dimension ref="A1:F27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="38.2399787902832" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="24.621957778930664" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>5900.43</v>
+        <v>6210.19</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2">
-        <v>8462.36</v>
+        <v>8906.65</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2">
-        <v>488.23</v>
+        <v>513.86</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2">
-        <v>7422.12</v>
+        <v>7196.03</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="2">
-        <v>2358.34</v>
+        <v>2482.17</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2">
-        <v>723.14</v>
+        <v>761.15</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2">
-        <v>5972.04</v>
+        <v>6285.57</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2">
-        <v>733.38</v>
+        <v>771.88</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="2">
-        <v>1008.78</v>
+        <v>903.87</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2">
-        <v>2801.38</v>
+        <v>2948.46</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="2">
-        <v>287.85</v>
+        <v>302.96</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="2">
-        <v>10.75</v>
+        <v>11.31</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="2">
-        <v>2489.53</v>
+        <v>2620.23</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="2">
-        <v>925.69</v>
+        <v>974.29</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="2">
-        <v>8014.06</v>
+        <v>8329.55</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="2">
-        <v>613.72</v>
+        <v>645.93</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="2">
-        <v>1331.02</v>
+        <v>1400.9</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="2">
-        <v>109.02</v>
+        <v>114.74</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E20" s="2">
-        <v>1399.12</v>
+        <v>1472.57</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E21" s="2">
-        <v>71.33</v>
+        <v>89.1</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E22" s="2">
-        <v>84.66</v>
+        <v>54.34</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E23" s="2">
-        <v>51.63</v>
+        <v>9609.04</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="2">
-        <v>9129.71</v>
+        <v>716.99</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E25" s="2">
-        <v>33.18</v>
+        <v>338.71</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E26" s="2">
-        <v>681.23</v>
+        <v>441.38</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E27" s="2">
-        <v>321.82</v>
+        <v>43.95</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>10</v>
-[...38 lines deleted...]
-      <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
-    <hyperlink ref="F28" r:id="rId28"/>
-    <hyperlink ref="F29" r:id="rId29"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>