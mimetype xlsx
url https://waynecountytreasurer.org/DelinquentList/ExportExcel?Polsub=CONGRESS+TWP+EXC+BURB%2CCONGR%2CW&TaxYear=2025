--- v0 (2026-02-04)
+++ v1 (2026-07-22)
@@ -5,353 +5,233 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
-    <t>2200043</t>
-[...2 lines deleted...]
-    <t>KIDD EUGENE T</t>
+    <t>22-00103.000</t>
+  </si>
+  <si>
+    <t>KOURIS SUZANNE K</t>
   </si>
   <si>
     <t>NORTHWESTERN LSD (WAYNE CO)</t>
   </si>
   <si>
-    <t>7366 PALMER RD</t>
+    <t>8947 WOHLGAMUTH RD</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>22-00103.000</t>
-[...7 lines deleted...]
-  <si>
     <t>22-00277.003</t>
   </si>
   <si>
     <t>WRIGHT REBECCA A TRUSTEE</t>
   </si>
   <si>
     <t>14969 N ELYRIA RD</t>
   </si>
   <si>
     <t>22-00345.000</t>
   </si>
   <si>
     <t>THOMPSON MARK A &amp; BETTY L S/T</t>
   </si>
   <si>
     <t>9644 N ELYRIA RD</t>
   </si>
   <si>
-    <t>22-00374.000</t>
-[...25 lines deleted...]
-  <si>
     <t>22-00445.003</t>
   </si>
   <si>
     <t>FUTURE PRODUCTION INC</t>
   </si>
   <si>
     <t>NOT ON FILE</t>
   </si>
   <si>
-    <t>22-00546.000</t>
-[...7 lines deleted...]
-  <si>
     <t>22-00721.001</t>
   </si>
   <si>
     <t>ENERGEX POWER INC</t>
   </si>
   <si>
     <t>22-00725.003</t>
   </si>
   <si>
     <t>22-00752.008</t>
   </si>
   <si>
     <t>PERRY BRENT ALLEN</t>
   </si>
   <si>
     <t>8530 STAIR RD</t>
   </si>
   <si>
-    <t>22-00786.000</t>
-[...25 lines deleted...]
-  <si>
     <t>22-00993.003</t>
   </si>
   <si>
     <t>SENSIBAUGH JEREMY L &amp; HEATHER M S/T</t>
   </si>
   <si>
     <t>13500 OVERTON RD</t>
   </si>
   <si>
     <t>22-01102.004</t>
   </si>
   <si>
-    <t>22-01123.000</t>
-[...7 lines deleted...]
-  <si>
     <t>22-01390.001</t>
   </si>
   <si>
-    <t>22-01480.000</t>
-[...10 lines deleted...]
-  <si>
     <t>22-01538.000</t>
   </si>
   <si>
     <t>BRICK SERVICE AND SALES INC</t>
   </si>
   <si>
     <t>22-01584.000</t>
   </si>
   <si>
     <t>22-01608.000</t>
   </si>
   <si>
     <t>22-01612.000</t>
   </si>
   <si>
     <t>22-01618.000</t>
   </si>
   <si>
     <t>22-01620.000</t>
   </si>
   <si>
     <t>22-01621.000</t>
   </si>
   <si>
     <t>22-01624.000</t>
   </si>
   <si>
     <t>22-01625.000</t>
   </si>
   <si>
     <t>2204833</t>
   </si>
   <si>
     <t>HOSTETLER NOAH H</t>
   </si>
   <si>
     <t>12210 FLEMMING</t>
   </si>
   <si>
     <t>2204839</t>
   </si>
   <si>
     <t>MAYNARD TONYA J SMITH</t>
   </si>
   <si>
     <t>11149 STRATTON</t>
   </si>
   <si>
-    <t>2205536</t>
-[...1 lines deleted...]
-  <si>
     <t>2284970</t>
   </si>
   <si>
     <t>CLEMONS WILLARD R</t>
   </si>
   <si>
     <t>11299 STRATTON RD</t>
   </si>
   <si>
-    <t>2285469</t>
-[...4 lines deleted...]
-  <si>
     <t>21-00002.000</t>
   </si>
   <si>
     <t>EMERY DEBORAH LEA &amp; ROY C S/T</t>
   </si>
   <si>
     <t>NORWAYNE LSD</t>
   </si>
   <si>
     <t>3571 W WEST SALEM RD</t>
   </si>
   <si>
     <t>21-00011.000</t>
   </si>
   <si>
     <t>BAUMAN BONNIE</t>
   </si>
   <si>
     <t>3268 W EASTON RD</t>
   </si>
   <si>
     <t>21-00147.000</t>
   </si>
   <si>
     <t>GARNES IAN HUNTER</t>
   </si>
   <si>
     <t>3733 W STERLING RD</t>
   </si>
   <si>
-    <t>21-00254.000</t>
-[...7 lines deleted...]
-  <si>
     <t>21-00296.004</t>
-  </si>
-[...7 lines deleted...]
-    <t>12252 GEARHART RD</t>
   </si>
   <si>
     <t>21-00496.000</t>
   </si>
   <si>
     <t>21-00498.000</t>
   </si>
   <si>
     <t>21-00506.000</t>
   </si>
   <si>
     <t>21-00509.000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -373,1032 +253,717 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F46" headerRowCount="1">
-  <autoFilter ref="A1:F46"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F31" headerRowCount="1">
+  <autoFilter ref="A1:F31"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=28189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=63905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=23246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=25998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=28848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=10652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61667&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=50200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=34912&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=36143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=35964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=16842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=6995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=16843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=13861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=8273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=14810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=57605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=46723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=25346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=56592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61451&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=28189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=63905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=23246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61667&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=35964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=13861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=8273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=14810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=57605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=46723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61451&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F46"/>
+  <dimension ref="A1:F31"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="38.06196212768555" customWidth="1"/>
     <col min="3" max="3" width="31.687246322631836" customWidth="1"/>
     <col min="4" max="4" width="23.22342872619629" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>199.3</v>
+        <v>1412.84</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>3365.28</v>
+        <v>5432.91</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>5932.91</v>
+        <v>3649.47</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>3649.47</v>
+        <v>3.45</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E6" s="2">
-        <v>0.12</v>
+        <v>11.63</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E7" s="2">
-        <v>612.32</v>
+        <v>0.7</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E8" s="2">
-        <v>3293.02</v>
+        <v>17954.61</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E9" s="2">
-        <v>3.45</v>
+        <v>1687.07</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="E10" s="2">
-        <v>105.77</v>
+        <v>11.05</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E11" s="2">
-        <v>11.63</v>
+        <v>25.6</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E12" s="2">
-        <v>0.7</v>
+        <v>1.4</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="E13" s="2">
-        <v>20954.61</v>
+        <v>27.68</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="E14" s="2">
-        <v>784.36</v>
+        <v>0.58</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="E15" s="2">
-        <v>4146.85</v>
+        <v>10.87</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="E16" s="2">
-        <v>1526.07</v>
+        <v>32.22</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="E17" s="2">
-        <v>1687.07</v>
+        <v>7.68</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E18" s="2">
-        <v>11.05</v>
+        <v>25.6</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="E19" s="2">
-        <v>1165.16</v>
+        <v>14.76</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E20" s="2">
-        <v>25.6</v>
+        <v>164.87</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="E21" s="2">
-        <v>3184.24</v>
+        <v>124.38</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E22" s="2">
-        <v>2128.22</v>
+        <v>190.09</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="E23" s="2">
-        <v>1.4</v>
+        <v>106.31</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="E24" s="2">
-        <v>27.68</v>
+        <v>467.84</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="E25" s="2">
-        <v>0.58</v>
+        <v>8244.98</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="E26" s="2">
-        <v>10.87</v>
+        <v>8607.16</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E27" s="2">
-        <v>32.22</v>
+        <v>51.13</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E28" s="2">
-        <v>7.68</v>
+        <v>9.77</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E29" s="2">
-        <v>25.6</v>
+        <v>9.77</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E30" s="2">
-        <v>14.76</v>
+        <v>5.82</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E31" s="2">
-        <v>164.87</v>
+        <v>4.58</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>10</v>
-[...298 lines deleted...]
-      <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
-    <hyperlink ref="F32" r:id="rId32"/>
-[...13 lines deleted...]
-    <hyperlink ref="F46" r:id="rId46"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>