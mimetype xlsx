--- v1 (2026-07-22)
+++ v2 (2026-09-06)
@@ -320,631 +320,631 @@
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>1412.84</v>
+        <v>1001.51</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>5432.91</v>
+        <v>5718.14</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>3649.47</v>
+        <v>3841.07</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>3.45</v>
+        <v>3.63</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2">
-        <v>11.63</v>
+        <v>12.24</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2">
-        <v>0.7</v>
+        <v>0.74</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2">
-        <v>17954.61</v>
+        <v>16792.22</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2">
-        <v>1687.07</v>
+        <v>1775.64</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="2">
-        <v>11.05</v>
+        <v>11.63</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="2">
-        <v>25.6</v>
+        <v>26.94</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="2">
-        <v>1.4</v>
+        <v>1.47</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E13" s="2">
-        <v>27.68</v>
+        <v>29.13</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E14" s="2">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="2">
-        <v>10.87</v>
+        <v>11.44</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E16" s="2">
-        <v>32.22</v>
+        <v>33.91</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E17" s="2">
-        <v>7.68</v>
+        <v>8.08</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E18" s="2">
-        <v>25.6</v>
+        <v>26.94</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="2">
-        <v>14.76</v>
+        <v>15.53</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="2">
-        <v>164.87</v>
+        <v>173.53</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="2">
-        <v>124.38</v>
+        <v>130.91</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="2">
-        <v>190.09</v>
+        <v>200.07</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="2">
-        <v>106.31</v>
+        <v>111.89</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="2">
-        <v>467.84</v>
+        <v>492.41</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E25" s="2">
-        <v>8244.98</v>
+        <v>8572.59</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E26" s="2">
-        <v>8607.16</v>
+        <v>9059.03</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E27" s="2">
-        <v>51.13</v>
+        <v>53.81</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E28" s="2">
-        <v>9.77</v>
+        <v>10.28</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E29" s="2">
-        <v>9.77</v>
+        <v>10.28</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E30" s="2">
-        <v>5.82</v>
+        <v>6.13</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="2">
-        <v>4.58</v>
+        <v>4.82</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>