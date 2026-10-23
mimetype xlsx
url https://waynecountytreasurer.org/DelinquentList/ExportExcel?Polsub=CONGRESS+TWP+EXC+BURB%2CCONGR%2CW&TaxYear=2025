--- v2 (2026-09-06)
+++ v3 (2026-10-23)
@@ -320,91 +320,91 @@
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>1001.51</v>
+        <v>651.51</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
         <v>5718.14</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>3841.07</v>
+        <v>2641.07</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
         <v>3.63</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -440,51 +440,51 @@
       </c>
       <c r="D7" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2">
         <v>0.74</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2">
-        <v>16792.22</v>
+        <v>15792.22</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2">
         <v>1775.64</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -780,51 +780,51 @@
       </c>
       <c r="D24" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="2">
         <v>492.41</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E25" s="2">
-        <v>8572.59</v>
+        <v>8522.59</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E26" s="2">
         <v>9059.03</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>