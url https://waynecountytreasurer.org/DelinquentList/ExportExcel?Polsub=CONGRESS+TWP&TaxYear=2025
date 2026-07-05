--- v0 (2026-02-05)
+++ v1 (2026-07-05)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="361" uniqueCount="361">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="250">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>2200043</t>
   </si>
   <si>
     <t>KIDD EUGENE T</t>
   </si>
   <si>
@@ -67,470 +67,281 @@
   <si>
     <t>KOURIS SUZANNE K</t>
   </si>
   <si>
     <t>8947 WOHLGAMUTH RD</t>
   </si>
   <si>
     <t>22-00277.003</t>
   </si>
   <si>
     <t>WRIGHT REBECCA A TRUSTEE</t>
   </si>
   <si>
     <t>14969 N ELYRIA RD</t>
   </si>
   <si>
     <t>22-00345.000</t>
   </si>
   <si>
     <t>THOMPSON MARK A &amp; BETTY L S/T</t>
   </si>
   <si>
     <t>9644 N ELYRIA RD</t>
   </si>
   <si>
-    <t>22-00374.000</t>
-[...25 lines deleted...]
-  <si>
     <t>22-00445.003</t>
   </si>
   <si>
     <t>FUTURE PRODUCTION INC</t>
   </si>
   <si>
     <t>NOT ON FILE</t>
   </si>
   <si>
-    <t>22-00546.000</t>
-[...7 lines deleted...]
-  <si>
     <t>22-00721.001</t>
   </si>
   <si>
     <t>ENERGEX POWER INC</t>
   </si>
   <si>
     <t>22-00725.003</t>
   </si>
   <si>
     <t>22-00752.008</t>
   </si>
   <si>
     <t>PERRY BRENT ALLEN</t>
   </si>
   <si>
     <t>8530 STAIR RD</t>
   </si>
   <si>
-    <t>22-00786.000</t>
-[...25 lines deleted...]
-  <si>
     <t>22-00993.003</t>
   </si>
   <si>
     <t>SENSIBAUGH JEREMY L &amp; HEATHER M S/T</t>
   </si>
   <si>
     <t>13500 OVERTON RD</t>
   </si>
   <si>
     <t>22-01102.004</t>
   </si>
   <si>
-    <t>22-01123.000</t>
-[...7 lines deleted...]
-  <si>
     <t>22-01390.001</t>
   </si>
   <si>
-    <t>22-01480.000</t>
-[...10 lines deleted...]
-  <si>
     <t>22-01538.000</t>
   </si>
   <si>
     <t>BRICK SERVICE AND SALES INC</t>
   </si>
   <si>
     <t>22-01584.000</t>
   </si>
   <si>
     <t>22-01608.000</t>
   </si>
   <si>
     <t>22-01612.000</t>
   </si>
   <si>
     <t>22-01618.000</t>
   </si>
   <si>
     <t>22-01620.000</t>
   </si>
   <si>
     <t>22-01621.000</t>
   </si>
   <si>
     <t>22-01624.000</t>
   </si>
   <si>
     <t>22-01625.000</t>
   </si>
   <si>
     <t>2204833</t>
   </si>
   <si>
     <t>HOSTETLER NOAH H</t>
   </si>
   <si>
     <t>12210 FLEMMING</t>
   </si>
   <si>
     <t>2204839</t>
   </si>
   <si>
     <t>MAYNARD TONYA J SMITH</t>
   </si>
   <si>
     <t>11149 STRATTON</t>
   </si>
   <si>
-    <t>2205536</t>
-[...1 lines deleted...]
-  <si>
     <t>2284970</t>
   </si>
   <si>
     <t>CLEMONS WILLARD R</t>
   </si>
   <si>
     <t>11299 STRATTON RD</t>
   </si>
   <si>
-    <t>2285469</t>
-[...4 lines deleted...]
-  <si>
     <t>24-00023.000</t>
   </si>
   <si>
     <t>CRUMLEY JAN LESTER &amp; DENEE</t>
   </si>
   <si>
     <t>108 N WILD CHERRY ST</t>
   </si>
   <si>
     <t>24-00033.000</t>
   </si>
   <si>
     <t>BROWN ROBERT E JR</t>
   </si>
   <si>
     <t>116 N MAPLE ST</t>
   </si>
   <si>
     <t>24-00034.000</t>
   </si>
   <si>
     <t>114 N MAPLE ST</t>
   </si>
   <si>
     <t>24-00086.000</t>
   </si>
   <si>
     <t>TAKACS JEANIE L</t>
   </si>
   <si>
     <t>N MAPLE ST</t>
   </si>
   <si>
-    <t>24-00098.000</t>
-[...8 lines deleted...]
-    <t>24-00106.000</t>
+    <t>24-00108.000</t>
   </si>
   <si>
     <t>POPE CLAYTON &amp; GAYLE</t>
   </si>
   <si>
-    <t>24-00107.000</t>
-[...4 lines deleted...]
-  <si>
     <t>119 N MAPLE ST</t>
   </si>
   <si>
-    <t>24-00109.000</t>
-[...1 lines deleted...]
-  <si>
     <t>24-00130.000</t>
   </si>
   <si>
     <t>STEWART CECIL</t>
   </si>
   <si>
     <t>111 N MAPLE ST</t>
   </si>
   <si>
-    <t>24-00172.000</t>
-[...7 lines deleted...]
-  <si>
     <t>24-00179.000</t>
   </si>
   <si>
     <t>BRIGHT SHANNON FKA POFF</t>
   </si>
   <si>
     <t>W OAK ST REAR</t>
   </si>
   <si>
     <t>2406546</t>
   </si>
   <si>
     <t>VENABLE MARY E</t>
   </si>
   <si>
     <t>110 S SPRUCE</t>
   </si>
   <si>
     <t>2487071</t>
   </si>
   <si>
     <t>SAMANTHA SCHRIER</t>
   </si>
   <si>
     <t>105 S MAPLE</t>
   </si>
   <si>
-    <t>25-00018.000</t>
-[...7 lines deleted...]
-  <si>
     <t>25-00144.000</t>
   </si>
   <si>
     <t>HOLBROOK ALLEN E &amp; ANGEL L S/T</t>
   </si>
   <si>
     <t>102 W BUCKEYE ST</t>
   </si>
   <si>
     <t>25-00158.000</t>
   </si>
   <si>
     <t>GARVER MERLIN JAN &amp; PATRICIA AMYERS</t>
   </si>
   <si>
     <t>W BUCKEYE ST</t>
   </si>
   <si>
     <t>25-00159.000</t>
   </si>
   <si>
     <t>CENTENNIAL DR</t>
   </si>
   <si>
     <t>25-00168.000</t>
   </si>
   <si>
     <t>VOJTECH CLINTON J</t>
   </si>
   <si>
     <t>144 W BUCKEYE ST</t>
   </si>
   <si>
-    <t>25-00206.000</t>
-[...16 lines deleted...]
-  <si>
     <t>2500480</t>
   </si>
   <si>
     <t>UMPIERRE MARTHA</t>
   </si>
   <si>
     <t>360 S MAIN ST LOT 705</t>
   </si>
   <si>
     <t>25-00501.002</t>
   </si>
   <si>
     <t>BELL ROBERT J &amp; SUSAN M S/T</t>
   </si>
   <si>
     <t>GREELEY ST</t>
   </si>
   <si>
     <t>25-00501.003</t>
   </si>
   <si>
-    <t>25-00520.000</t>
-[...40 lines deleted...]
-  <si>
     <t>25-00544.000</t>
   </si>
   <si>
     <t>VOJTECH CLINTON</t>
   </si>
   <si>
     <t>243 GREELEY ST</t>
   </si>
   <si>
     <t>25-00598.000</t>
   </si>
   <si>
     <t>GAVEL SHANNON M</t>
   </si>
   <si>
     <t>52 E BUCKEYE ST</t>
   </si>
   <si>
     <t>25-00599.000</t>
   </si>
   <si>
     <t>25-00607.000</t>
   </si>
   <si>
     <t>GRAY JOSHUA L</t>
@@ -604,86 +415,59 @@
   <si>
     <t>25-00806.000</t>
   </si>
   <si>
     <t>43 S LINCOLN ST</t>
   </si>
   <si>
     <t>25-00917.000</t>
   </si>
   <si>
     <t>WHITLEY BONNIE</t>
   </si>
   <si>
     <t>327 GREELEY ST</t>
   </si>
   <si>
     <t>2501040</t>
   </si>
   <si>
     <t>AMERSKI JOHN C</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 618</t>
   </si>
   <si>
-    <t>25-01045.001</t>
-[...7 lines deleted...]
-  <si>
     <t>25-01066.002</t>
   </si>
   <si>
     <t>CASTO EDWARD W JR &amp; PAMELA</t>
   </si>
   <si>
     <t>THIRD ST</t>
   </si>
   <si>
-    <t>2501086</t>
-[...16 lines deleted...]
-  <si>
     <t>2501690</t>
   </si>
   <si>
     <t>WURM RHONDA L</t>
   </si>
   <si>
     <t>360 S MAIN ST LOT 636</t>
   </si>
   <si>
     <t>2502324</t>
   </si>
   <si>
     <t>COTTINGHAM DWIGHT D &amp; ROXANNA L COTTINGHAM</t>
   </si>
   <si>
     <t>360 S MAIN ST LOT 709</t>
   </si>
   <si>
     <t>2502861</t>
   </si>
   <si>
     <t>SANDERS RYAN M</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 638</t>
@@ -703,104 +487,68 @@
   <si>
     <t>MARX KATHLEEN</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 612</t>
   </si>
   <si>
     <t>2503675</t>
   </si>
   <si>
     <t>ROBERTS PAUL &amp; BRITTANIE</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 659</t>
   </si>
   <si>
     <t>2503799</t>
   </si>
   <si>
     <t>ROPER WILLIAM R &amp; BEVERLY G</t>
   </si>
   <si>
     <t>360 S MAIN ST LOT 661</t>
   </si>
   <si>
-    <t>2504042</t>
-[...25 lines deleted...]
-  <si>
     <t>2504549</t>
   </si>
   <si>
     <t>PRITT PATRICIA G</t>
   </si>
   <si>
     <t>360 S MAIN ST LOT 616</t>
   </si>
   <si>
     <t>2504651</t>
   </si>
   <si>
     <t>MAZZEI KATHLEEN</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 606</t>
   </si>
   <si>
-    <t>2504853</t>
-[...7 lines deleted...]
-  <si>
     <t>2504854</t>
   </si>
   <si>
     <t>HAMILTON DONALD E</t>
   </si>
   <si>
     <t>360 S MAIN ST LOT 724</t>
   </si>
   <si>
     <t>2504915</t>
   </si>
   <si>
     <t>LEIBY MICHAEL L</t>
   </si>
   <si>
     <t>360 S MAIN ST LOT 597</t>
   </si>
   <si>
     <t>2505014</t>
   </si>
   <si>
     <t>VANCE SAMANTHA</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 743</t>
@@ -811,230 +559,158 @@
   <si>
     <t>BITTING EDWARD E JR</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 603</t>
   </si>
   <si>
     <t>2505163</t>
   </si>
   <si>
     <t>GRUBISS JOSEPH K</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 740</t>
   </si>
   <si>
     <t>2505229</t>
   </si>
   <si>
     <t>GRIFFITTS MITCHELL C</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 712</t>
   </si>
   <si>
-    <t>2505300</t>
-[...16 lines deleted...]
-  <si>
     <t>2505435</t>
   </si>
   <si>
     <t>JOHNSTON CIARA L</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 727</t>
   </si>
   <si>
     <t>2505790</t>
   </si>
   <si>
     <t>LEVANDOSKI JAGER A</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 736</t>
   </si>
   <si>
-    <t>2505835</t>
-[...16 lines deleted...]
-  <si>
     <t>2506061</t>
   </si>
   <si>
     <t>SMITH DANIEL L</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 637</t>
   </si>
   <si>
     <t>2506182</t>
   </si>
   <si>
     <t>REINKE CATHERINE</t>
   </si>
   <si>
     <t>360 S MAIN ST LOT 662</t>
   </si>
   <si>
     <t>2506356</t>
   </si>
   <si>
     <t>ROSS VARONICA J &amp; MATTHEW D SPARROW</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 699</t>
   </si>
   <si>
     <t>2506397</t>
   </si>
   <si>
     <t>BARTOLIC RILEY</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 728</t>
   </si>
   <si>
     <t>2506432</t>
   </si>
   <si>
     <t>REINKE WILLIAM</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 663</t>
   </si>
   <si>
-    <t>2506866</t>
-[...16 lines deleted...]
-  <si>
     <t>2507360</t>
   </si>
   <si>
     <t>WHISMAN ANGELA S &amp; VINCENT S</t>
   </si>
   <si>
     <t>360 S MAIN ST LOT 594</t>
   </si>
   <si>
     <t>2507782</t>
   </si>
   <si>
     <t>TENOSCHOK RANDY L</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 688</t>
   </si>
   <si>
     <t>2507923</t>
   </si>
   <si>
     <t>PROVATEARE PATRICK T</t>
   </si>
   <si>
     <t>360 S MAIN ST LOT 720</t>
   </si>
   <si>
-    <t>2507965</t>
-[...7 lines deleted...]
-  <si>
     <t>2508001</t>
   </si>
   <si>
     <t>YASCH MICHAEL</t>
   </si>
   <si>
     <t>360 S MAIN ST LOT 607</t>
   </si>
   <si>
     <t>2508096</t>
   </si>
   <si>
     <t>ROBERTS JESSICA</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 714</t>
   </si>
   <si>
-    <t>2508124</t>
-[...7 lines deleted...]
-  <si>
     <t>2508133</t>
   </si>
   <si>
     <t>LEWIS BRENDA K</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 626</t>
   </si>
   <si>
     <t>2584660</t>
   </si>
   <si>
     <t>JACOBS DONALD E JR</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 600</t>
   </si>
   <si>
     <t>2585374</t>
   </si>
   <si>
     <t>STEWARD DAMON</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 602</t>
@@ -1067,59 +743,50 @@
     <t>BAUMAN BONNIE</t>
   </si>
   <si>
     <t>3268 W EASTON RD</t>
   </si>
   <si>
     <t>21-00147.000</t>
   </si>
   <si>
     <t>GARNES IAN HUNTER</t>
   </si>
   <si>
     <t>3733 W STERLING RD</t>
   </si>
   <si>
     <t>21-00254.000</t>
   </si>
   <si>
     <t>DOBBINS CHARLES W SR</t>
   </si>
   <si>
     <t>15470 GEARHART RD</t>
   </si>
   <si>
     <t>21-00296.004</t>
-  </si>
-[...7 lines deleted...]
-    <t>12252 GEARHART RD</t>
   </si>
   <si>
     <t>21-00496.000</t>
   </si>
   <si>
     <t>21-00498.000</t>
   </si>
   <si>
     <t>21-00506.000</t>
   </si>
   <si>
     <t>21-00509.000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1141,70 +808,70 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F137" headerRowCount="1">
-  <autoFilter ref="A1:F137"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F96" headerRowCount="1">
+  <autoFilter ref="A1:F96"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=28189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=63905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=23246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=25998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=28848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=10652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61667&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=50200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=34912&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=36143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=35964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=16842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=6995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=16843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=13861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=8273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=11487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=6283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=6284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=51495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=33296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=50167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=44223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=40538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=2422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=32325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=27838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=63368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=63369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=33306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=40431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=37901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=37902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=36431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20056&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=55026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=57298&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=35955&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=8104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=8105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=10109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=15413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=33143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=33144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=56773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=44189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=62382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=38984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69254&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=72043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=14810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=57605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=46723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=25346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=56592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61451&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=28189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=63905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=23246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61667&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=35964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=13861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=8273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=11487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=6283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=6284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=51495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=50167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=40538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=32325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=63368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=63369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20056&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=55026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=57298&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=35955&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=8104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=8105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=10109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=15413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=33143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=33144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=56773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=62382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69254&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=72043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=14810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=57605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=46723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=25346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61451&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F137"/>
+  <dimension ref="A1:F96"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="49.44561004638672" customWidth="1"/>
     <col min="3" max="3" width="31.687246322631836" customWidth="1"/>
     <col min="4" max="4" width="23.22342872619629" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -1228,2733 +895,1913 @@
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
         <v>199.3</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>3065.28</v>
+        <v>1612.84</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>5932.91</v>
+        <v>5432.91</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
         <v>3649.47</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>0.12</v>
+        <v>3.45</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E7" s="2">
-        <v>612.32</v>
+        <v>11.63</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E8" s="2">
-        <v>3293.02</v>
+        <v>0.7</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E9" s="2">
-        <v>3.45</v>
+        <v>17954.61</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E10" s="2">
-        <v>105.77</v>
+        <v>1687.07</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E11" s="2">
-        <v>11.63</v>
+        <v>11.05</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E12" s="2">
-        <v>0.7</v>
+        <v>25.6</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E13" s="2">
-        <v>20954.61</v>
+        <v>1.4</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E14" s="2">
-        <v>784.36</v>
+        <v>27.68</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E15" s="2">
-        <v>4146.85</v>
+        <v>0.58</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="E16" s="2">
-        <v>1526.07</v>
+        <v>10.87</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E17" s="2">
-        <v>1687.07</v>
+        <v>32.22</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E18" s="2">
-        <v>11.05</v>
+        <v>7.68</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E19" s="2">
-        <v>1165.16</v>
+        <v>25.6</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E20" s="2">
-        <v>25.6</v>
+        <v>14.76</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="E21" s="2">
-        <v>3184.24</v>
+        <v>164.87</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E22" s="2">
-        <v>2128.22</v>
+        <v>124.38</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="E23" s="2">
-        <v>1.4</v>
+        <v>190.09</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="E24" s="2">
-        <v>27.68</v>
+        <v>106.31</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="E25" s="2">
-        <v>0.58</v>
+        <v>1030.13</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="E26" s="2">
-        <v>10.87</v>
+        <v>811.96</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="E27" s="2">
-        <v>32.22</v>
+        <v>1389.44</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="E28" s="2">
-        <v>7.68</v>
+        <v>0.02</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
       <c r="E29" s="2">
-        <v>25.6</v>
+        <v>1820.9</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="E30" s="2">
-        <v>14.76</v>
+        <v>646.49</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="B31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="E31" s="2">
-        <v>164.87</v>
+        <v>1963.6</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E32" s="2">
-        <v>124.38</v>
+        <v>50.69</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E33" s="2">
-        <v>390.09</v>
+        <v>81.14</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="E34" s="2">
-        <v>84.59</v>
+        <v>739.85</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E35" s="2">
-        <v>106.31</v>
+        <v>777.68</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="E36" s="2">
-        <v>42.41</v>
+        <v>2074.48</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E37" s="2">
-        <v>1030.13</v>
+        <v>11039.32</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E38" s="2">
-        <v>811.96</v>
+        <v>91.44</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="E39" s="2">
-        <v>1389.44</v>
+        <v>122.19</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E40" s="2">
-        <v>0.02</v>
+        <v>68.85</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E41" s="2">
-        <v>2087.78</v>
+        <v>15913.76</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="E42" s="2">
-        <v>1.89</v>
+        <v>2739.39</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="E43" s="2">
-        <v>1.69</v>
+        <v>8951.8</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="E44" s="2">
-        <v>2123.36</v>
+        <v>4043.5</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="E45" s="2">
-        <v>0.85</v>
+        <v>13679.52</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E46" s="2">
-        <v>646.49</v>
+        <v>10831.61</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="E47" s="2">
-        <v>2348.76</v>
+        <v>2425.65</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>112</v>
+        <v>84</v>
       </c>
       <c r="E48" s="2">
-        <v>1963.6</v>
+        <v>637.42</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E49" s="2">
-        <v>50.69</v>
+        <v>1787.08</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E50" s="2">
-        <v>81.14</v>
+        <v>171.06</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E51" s="2">
-        <v>12926.17</v>
+        <v>1402.83</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="E52" s="2">
-        <v>839.85</v>
+        <v>91.33</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E53" s="2">
-        <v>777.68</v>
+        <v>566.99</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="E54" s="2">
-        <v>2074.48</v>
+        <v>476.81</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E55" s="2">
-        <v>11439.32</v>
+        <v>69.23</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E56" s="2">
-        <v>0.19</v>
+        <v>27.69</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E57" s="2">
-        <v>179.29</v>
+        <v>157.58</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E58" s="2">
-        <v>91.44</v>
+        <v>25.37</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="E59" s="2">
-        <v>122.19</v>
+        <v>33.84</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="E60" s="2">
-        <v>68.85</v>
+        <v>33.19</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="E61" s="2">
-        <v>160.14</v>
+        <v>33.19</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="E62" s="2">
-        <v>79</v>
+        <v>111.38</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="E63" s="2">
-        <v>306.47</v>
+        <v>949.2</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="E64" s="2">
-        <v>534.18</v>
+        <v>239.7</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="E65" s="2">
-        <v>413.61</v>
+        <v>33.19</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="E66" s="2">
-        <v>16313.76</v>
+        <v>75.11</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="E67" s="2">
-        <v>2739.39</v>
+        <v>1592.17</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="E68" s="2">
-        <v>8951.8</v>
+        <v>73.62</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E69" s="2">
-        <v>5043.5</v>
+        <v>94.74</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="E70" s="2">
-        <v>14079.52</v>
+        <v>86.25</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>161</v>
+        <v>182</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="E71" s="2">
-        <v>11231.61</v>
+        <v>33.84</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>174</v>
+        <v>184</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="E72" s="2">
-        <v>4425.65</v>
+        <v>51.9</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>127</v>
+        <v>189</v>
       </c>
       <c r="E73" s="2">
-        <v>637.42</v>
+        <v>282.03</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>181</v>
+        <v>192</v>
       </c>
       <c r="E74" s="2">
-        <v>1787.08</v>
+        <v>372.04</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>184</v>
+        <v>195</v>
       </c>
       <c r="E75" s="2">
-        <v>621.06</v>
+        <v>405.82</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="E76" s="2">
-        <v>1402.83</v>
+        <v>853.96</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>189</v>
+        <v>200</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="E77" s="2">
-        <v>91.33</v>
+        <v>208.59</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>192</v>
+        <v>204</v>
       </c>
       <c r="E78" s="2">
-        <v>566.99</v>
+        <v>76.21</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="E79" s="2">
-        <v>976.81</v>
+        <v>530.46</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="E80" s="2">
-        <v>69.23</v>
+        <v>33.84</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="E81" s="2">
-        <v>2793.9</v>
+        <v>77.03</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="E82" s="2">
-        <v>27.69</v>
+        <v>2402.75</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>205</v>
+        <v>217</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>206</v>
+        <v>218</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="E83" s="2">
-        <v>33.19</v>
+        <v>3079.03</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="E84" s="2">
-        <v>0.35</v>
+        <v>33.84</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
       <c r="E85" s="2">
-        <v>157.58</v>
+        <v>135.66</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="E86" s="2">
-        <v>25.37</v>
+        <v>311.46</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="E87" s="2">
-        <v>33.84</v>
+        <v>615.75</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>8</v>
+        <v>234</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="E88" s="2">
-        <v>33.19</v>
+        <v>467.84</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>8</v>
+        <v>234</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="E89" s="2">
-        <v>33.19</v>
+        <v>8244.98</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>227</v>
+        <v>240</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>8</v>
+        <v>234</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>228</v>
+        <v>241</v>
       </c>
       <c r="E90" s="2">
-        <v>111.38</v>
+        <v>8607.16</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>229</v>
+        <v>242</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>230</v>
+        <v>243</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>8</v>
+        <v>234</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="E91" s="2">
-        <v>949.2</v>
+        <v>388.18</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>233</v>
+        <v>24</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>8</v>
+        <v>234</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>234</v>
+        <v>22</v>
       </c>
       <c r="E92" s="2">
-        <v>69.23</v>
+        <v>51.13</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>8</v>
+        <v>234</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>237</v>
+        <v>22</v>
       </c>
       <c r="E93" s="2">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>239</v>
+        <v>24</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>8</v>
+        <v>234</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>240</v>
+        <v>22</v>
       </c>
       <c r="E94" s="2">
-        <v>374.84</v>
+        <v>9.77</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>242</v>
+        <v>24</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>8</v>
+        <v>234</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>243</v>
+        <v>22</v>
       </c>
       <c r="E95" s="2">
-        <v>239.7</v>
+        <v>5.82</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>245</v>
+        <v>24</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>8</v>
+        <v>234</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>246</v>
+        <v>22</v>
       </c>
       <c r="E96" s="2">
-        <v>33.19</v>
+        <v>4.58</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>10</v>
-[...818 lines deleted...]
-      <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -4011,73 +2858,32 @@
     <hyperlink ref="F72" r:id="rId72"/>
     <hyperlink ref="F73" r:id="rId73"/>
     <hyperlink ref="F74" r:id="rId74"/>
     <hyperlink ref="F75" r:id="rId75"/>
     <hyperlink ref="F76" r:id="rId76"/>
     <hyperlink ref="F77" r:id="rId77"/>
     <hyperlink ref="F78" r:id="rId78"/>
     <hyperlink ref="F79" r:id="rId79"/>
     <hyperlink ref="F80" r:id="rId80"/>
     <hyperlink ref="F81" r:id="rId81"/>
     <hyperlink ref="F82" r:id="rId82"/>
     <hyperlink ref="F83" r:id="rId83"/>
     <hyperlink ref="F84" r:id="rId84"/>
     <hyperlink ref="F85" r:id="rId85"/>
     <hyperlink ref="F86" r:id="rId86"/>
     <hyperlink ref="F87" r:id="rId87"/>
     <hyperlink ref="F88" r:id="rId88"/>
     <hyperlink ref="F89" r:id="rId89"/>
     <hyperlink ref="F90" r:id="rId90"/>
     <hyperlink ref="F91" r:id="rId91"/>
     <hyperlink ref="F92" r:id="rId92"/>
     <hyperlink ref="F93" r:id="rId93"/>
     <hyperlink ref="F94" r:id="rId94"/>
     <hyperlink ref="F95" r:id="rId95"/>
     <hyperlink ref="F96" r:id="rId96"/>
-    <hyperlink ref="F97" r:id="rId97"/>
-[...39 lines deleted...]
-    <hyperlink ref="F137" r:id="rId137"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>