--- v1 (2026-07-05)
+++ v2 (2026-09-03)
@@ -5,94 +5,85 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="232">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
-    <t>2200043</t>
-[...2 lines deleted...]
-    <t>KIDD EUGENE T</t>
+    <t>22-00103.000</t>
+  </si>
+  <si>
+    <t>KOURIS SUZANNE K</t>
   </si>
   <si>
     <t>NORTHWESTERN LSD (WAYNE CO)</t>
   </si>
   <si>
-    <t>7366 PALMER RD</t>
+    <t>8947 WOHLGAMUTH RD</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>22-00103.000</t>
-[...7 lines deleted...]
-  <si>
     <t>22-00277.003</t>
   </si>
   <si>
     <t>WRIGHT REBECCA A TRUSTEE</t>
   </si>
   <si>
     <t>14969 N ELYRIA RD</t>
   </si>
   <si>
     <t>22-00345.000</t>
   </si>
   <si>
     <t>THOMPSON MARK A &amp; BETTY L S/T</t>
   </si>
   <si>
     <t>9644 N ELYRIA RD</t>
   </si>
   <si>
     <t>22-00445.003</t>
   </si>
   <si>
     <t>FUTURE PRODUCTION INC</t>
   </si>
   <si>
     <t>NOT ON FILE</t>
@@ -166,59 +157,50 @@
   <si>
     <t>HOSTETLER NOAH H</t>
   </si>
   <si>
     <t>12210 FLEMMING</t>
   </si>
   <si>
     <t>2204839</t>
   </si>
   <si>
     <t>MAYNARD TONYA J SMITH</t>
   </si>
   <si>
     <t>11149 STRATTON</t>
   </si>
   <si>
     <t>2284970</t>
   </si>
   <si>
     <t>CLEMONS WILLARD R</t>
   </si>
   <si>
     <t>11299 STRATTON RD</t>
   </si>
   <si>
-    <t>24-00023.000</t>
-[...7 lines deleted...]
-  <si>
     <t>24-00033.000</t>
   </si>
   <si>
     <t>BROWN ROBERT E JR</t>
   </si>
   <si>
     <t>116 N MAPLE ST</t>
   </si>
   <si>
     <t>24-00034.000</t>
   </si>
   <si>
     <t>114 N MAPLE ST</t>
   </si>
   <si>
     <t>24-00086.000</t>
   </si>
   <si>
     <t>TAKACS JEANIE L</t>
   </si>
   <si>
     <t>N MAPLE ST</t>
   </si>
   <si>
     <t>24-00108.000</t>
@@ -373,59 +355,50 @@
   <si>
     <t>25-00718.000</t>
   </si>
   <si>
     <t>CASTO EDWARD W JR &amp; PAMELA SUETESTER</t>
   </si>
   <si>
     <t>25-00719.000</t>
   </si>
   <si>
     <t>CASTO EDWARD W JR &amp; PAMELA TESTER</t>
   </si>
   <si>
     <t>214 W BUCKEYE ST</t>
   </si>
   <si>
     <t>25-00731.000</t>
   </si>
   <si>
     <t>DAVIS TIMOTHY K &amp; WENDY M S/T</t>
   </si>
   <si>
     <t>84 N MAIN ST</t>
   </si>
   <si>
-    <t>25-00800.000</t>
-[...7 lines deleted...]
-  <si>
     <t>25-00805.000</t>
   </si>
   <si>
     <t>MCLELLAN DAVID</t>
   </si>
   <si>
     <t>LINCOLN ST</t>
   </si>
   <si>
     <t>25-00806.000</t>
   </si>
   <si>
     <t>43 S LINCOLN ST</t>
   </si>
   <si>
     <t>25-00917.000</t>
   </si>
   <si>
     <t>WHITLEY BONNIE</t>
   </si>
   <si>
     <t>327 GREELEY ST</t>
   </si>
   <si>
     <t>2501040</t>
@@ -451,77 +424,59 @@
   <si>
     <t>WURM RHONDA L</t>
   </si>
   <si>
     <t>360 S MAIN ST LOT 636</t>
   </si>
   <si>
     <t>2502324</t>
   </si>
   <si>
     <t>COTTINGHAM DWIGHT D &amp; ROXANNA L COTTINGHAM</t>
   </si>
   <si>
     <t>360 S MAIN ST LOT 709</t>
   </si>
   <si>
     <t>2502861</t>
   </si>
   <si>
     <t>SANDERS RYAN M</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 638</t>
   </si>
   <si>
-    <t>2503071</t>
-[...7 lines deleted...]
-  <si>
     <t>2503366</t>
   </si>
   <si>
     <t>MARX KATHLEEN</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 612</t>
   </si>
   <si>
-    <t>2503675</t>
-[...7 lines deleted...]
-  <si>
     <t>2503799</t>
   </si>
   <si>
     <t>ROPER WILLIAM R &amp; BEVERLY G</t>
   </si>
   <si>
     <t>360 S MAIN ST LOT 661</t>
   </si>
   <si>
     <t>2504549</t>
   </si>
   <si>
     <t>PRITT PATRICIA G</t>
   </si>
   <si>
     <t>360 S MAIN ST LOT 616</t>
   </si>
   <si>
     <t>2504651</t>
   </si>
   <si>
     <t>MAZZEI KATHLEEN</t>
   </si>
   <si>
     <t xml:space="preserve">360 S MAIN  LOT 606</t>
@@ -731,59 +686,50 @@
     <t>EMERY DEBORAH LEA &amp; ROY C S/T</t>
   </si>
   <si>
     <t>NORWAYNE LSD</t>
   </si>
   <si>
     <t>3571 W WEST SALEM RD</t>
   </si>
   <si>
     <t>21-00011.000</t>
   </si>
   <si>
     <t>BAUMAN BONNIE</t>
   </si>
   <si>
     <t>3268 W EASTON RD</t>
   </si>
   <si>
     <t>21-00147.000</t>
   </si>
   <si>
     <t>GARNES IAN HUNTER</t>
   </si>
   <si>
     <t>3733 W STERLING RD</t>
-  </si>
-[...7 lines deleted...]
-    <t>15470 GEARHART RD</t>
   </si>
   <si>
     <t>21-00296.004</t>
   </si>
   <si>
     <t>21-00496.000</t>
   </si>
   <si>
     <t>21-00498.000</t>
   </si>
   <si>
     <t>21-00506.000</t>
   </si>
   <si>
     <t>21-00509.000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
@@ -808,2000 +754,1880 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F96" headerRowCount="1">
-  <autoFilter ref="A1:F96"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F90" headerRowCount="1">
+  <autoFilter ref="A1:F90"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=28189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=63905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=23246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61667&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=35964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=13861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=8273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=11487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=6283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=6284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=51495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=50167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=40538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=32325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=63368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=63369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20056&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=55026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=57298&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=35955&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=8104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=8105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=10109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=15413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=33143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=33144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=56773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=62382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69254&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=72043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=14810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=57605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=46723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=25346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61451&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=28189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=63905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=23246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61667&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=35964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=13861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=8273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=6283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=6284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=51495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=50167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=40538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=32325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=17802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=63368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=63369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=20056&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=55026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=57298&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=35955&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=8104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=8105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=10109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=33143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=33144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=56773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=62382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69254&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=72043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=14810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=57605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=46723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=60223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=59939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61451&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F96"/>
+  <dimension ref="A1:F90"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="49.44561004638672" customWidth="1"/>
     <col min="3" max="3" width="31.687246322631836" customWidth="1"/>
     <col min="4" max="4" width="23.22342872619629" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>199.3</v>
+        <v>1276.51</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>1612.84</v>
+        <v>5718.14</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>5432.91</v>
+        <v>3841.07</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>3649.47</v>
+        <v>3.63</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E6" s="2">
-        <v>3.45</v>
+        <v>12.24</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E7" s="2">
-        <v>11.63</v>
+        <v>0.74</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E8" s="2">
-        <v>0.7</v>
+        <v>16792.22</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2">
-        <v>17954.61</v>
+        <v>1775.64</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E10" s="2">
-        <v>1687.07</v>
+        <v>11.63</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E11" s="2">
-        <v>11.05</v>
+        <v>26.94</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E12" s="2">
-        <v>25.6</v>
+        <v>1.47</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E13" s="2">
-        <v>1.4</v>
+        <v>29.13</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E14" s="2">
-        <v>27.68</v>
+        <v>0.61</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E15" s="2">
-        <v>0.58</v>
+        <v>11.44</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E16" s="2">
-        <v>10.87</v>
+        <v>33.91</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E17" s="2">
-        <v>32.22</v>
+        <v>8.08</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E18" s="2">
-        <v>7.68</v>
+        <v>26.94</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E19" s="2">
-        <v>25.6</v>
+        <v>15.53</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E20" s="2">
-        <v>14.76</v>
+        <v>173.53</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="B21" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E21" s="2">
-        <v>164.87</v>
+        <v>130.91</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="2">
-        <v>124.38</v>
+        <v>200.07</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="2">
-        <v>190.09</v>
+        <v>111.89</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="2">
-        <v>106.31</v>
+        <v>854.59</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="2">
-        <v>1030.13</v>
+        <v>1462.38</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="C26" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="2">
-        <v>811.96</v>
+        <v>0.02</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E27" s="2">
-        <v>1389.44</v>
+        <v>1127.12</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E28" s="2">
-        <v>0.02</v>
+        <v>680.43</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="2">
-        <v>1820.9</v>
+        <v>2066.68</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E30" s="2">
-        <v>646.49</v>
+        <v>53.35</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E31" s="2">
-        <v>1963.6</v>
+        <v>85.4</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E32" s="2">
-        <v>50.69</v>
+        <v>620.82</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E33" s="2">
-        <v>81.14</v>
+        <v>818.49</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" s="2">
-        <v>739.85</v>
+        <v>2183.36</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="2">
-        <v>777.68</v>
+        <v>11303.12</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E36" s="2">
-        <v>2074.48</v>
+        <v>96.24</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E37" s="2">
-        <v>11039.32</v>
+        <v>128.61</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="E38" s="2">
-        <v>91.44</v>
+        <v>72.46</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="B39" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E39" s="2">
-        <v>122.19</v>
+        <v>16433.48</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="B40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E40" s="2">
-        <v>68.85</v>
+        <v>2777.95</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E41" s="2">
-        <v>15913.76</v>
+        <v>9316.51</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="B42" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E42" s="2">
-        <v>2739.39</v>
+        <v>4255.77</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E43" s="2">
-        <v>8951.8</v>
+        <v>14081.91</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="B44" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E44" s="2">
-        <v>4043.5</v>
+        <v>11084.52</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="B45" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E45" s="2">
-        <v>13679.52</v>
+        <v>2552.99</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="B46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>110</v>
+        <v>78</v>
       </c>
       <c r="E46" s="2">
-        <v>10831.61</v>
+        <v>670.88</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B47" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="B47" s="0" t="s">
+      <c r="C47" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E47" s="2">
-        <v>2425.65</v>
+        <v>1880.9</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B48" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="B48" s="0" t="s">
+      <c r="C48" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E48" s="2">
-        <v>637.42</v>
+        <v>74.79</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E49" s="2">
-        <v>1787.08</v>
+        <v>96.12</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" s="2">
-        <v>171.06</v>
+        <v>596.76</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="B51" s="0" t="s">
+      <c r="C51" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D51" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E51" s="2">
-        <v>1402.83</v>
+        <v>291.34</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B52" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="B52" s="0" t="s">
+      <c r="C52" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D52" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E52" s="2">
-        <v>91.33</v>
+        <v>72.86</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B53" s="0" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E53" s="2">
-        <v>566.99</v>
+        <v>29.14</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E54" s="2">
-        <v>476.81</v>
+        <v>165.85</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>133</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E55" s="2">
-        <v>69.23</v>
+        <v>26.7</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>136</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E56" s="2">
-        <v>27.69</v>
+        <v>35.62</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E57" s="2">
-        <v>157.58</v>
+        <v>34.93</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E58" s="2">
-        <v>25.37</v>
+        <v>956.93</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E59" s="2">
-        <v>33.84</v>
+        <v>252.28</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E60" s="2">
-        <v>33.19</v>
+        <v>34.93</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>151</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>153</v>
       </c>
       <c r="E61" s="2">
-        <v>33.19</v>
+        <v>79.05</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>156</v>
       </c>
       <c r="E62" s="2">
-        <v>111.38</v>
+        <v>1675.75</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>159</v>
       </c>
       <c r="E63" s="2">
-        <v>949.2</v>
+        <v>77.49</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>160</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>162</v>
       </c>
       <c r="E64" s="2">
-        <v>239.7</v>
+        <v>99.72</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E65" s="2">
-        <v>33.19</v>
+        <v>90.78</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>166</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E66" s="2">
-        <v>75.11</v>
+        <v>35.62</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E67" s="2">
-        <v>1592.17</v>
+        <v>54.62</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>174</v>
       </c>
       <c r="E68" s="2">
-        <v>73.62</v>
+        <v>296.83</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>177</v>
       </c>
       <c r="E69" s="2">
-        <v>94.74</v>
+        <v>233.7</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E70" s="2">
-        <v>86.25</v>
+        <v>221.88</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E71" s="2">
-        <v>33.84</v>
+        <v>898.79</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E72" s="2">
-        <v>51.9</v>
+        <v>219.54</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>187</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E73" s="2">
-        <v>282.03</v>
+        <v>80.21</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>190</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E74" s="2">
-        <v>372.04</v>
+        <v>558.31</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>193</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E75" s="2">
-        <v>405.82</v>
+        <v>35.62</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>196</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>197</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E76" s="2">
-        <v>853.96</v>
+        <v>81.07</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>199</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E77" s="2">
-        <v>208.59</v>
+        <v>2528.9</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>202</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E78" s="2">
-        <v>76.21</v>
+        <v>2940.68</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>205</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>207</v>
       </c>
       <c r="E79" s="2">
-        <v>530.46</v>
+        <v>35.62</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>208</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>209</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>210</v>
       </c>
       <c r="E80" s="2">
-        <v>33.84</v>
+        <v>142.78</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>211</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>212</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>213</v>
       </c>
       <c r="E81" s="2">
-        <v>77.03</v>
+        <v>327.81</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>216</v>
       </c>
       <c r="E82" s="2">
-        <v>2402.75</v>
+        <v>648.08</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>218</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>8</v>
+        <v>219</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E83" s="2">
-        <v>3079.03</v>
+        <v>492.41</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>8</v>
+        <v>219</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E84" s="2">
-        <v>33.84</v>
+        <v>8572.59</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>8</v>
+        <v>219</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E85" s="2">
-        <v>135.66</v>
+        <v>9059.03</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>227</v>
+        <v>21</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>8</v>
+        <v>219</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>228</v>
+        <v>19</v>
       </c>
       <c r="E86" s="2">
-        <v>311.46</v>
+        <v>53.81</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>230</v>
+        <v>21</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>8</v>
+        <v>219</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>231</v>
+        <v>19</v>
       </c>
       <c r="E87" s="2">
-        <v>615.75</v>
+        <v>10.28</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>233</v>
+        <v>21</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>234</v>
+        <v>219</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>235</v>
+        <v>19</v>
       </c>
       <c r="E88" s="2">
-        <v>467.84</v>
+        <v>10.28</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>237</v>
+        <v>21</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>234</v>
+        <v>219</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>238</v>
+        <v>19</v>
       </c>
       <c r="E89" s="2">
-        <v>8244.98</v>
+        <v>6.13</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>240</v>
+        <v>21</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>234</v>
+        <v>219</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>241</v>
+        <v>19</v>
       </c>
       <c r="E90" s="2">
-        <v>8607.16</v>
+        <v>4.82</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>10</v>
-[...118 lines deleted...]
-      <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2852,38 +2678,32 @@
     <hyperlink ref="F66" r:id="rId66"/>
     <hyperlink ref="F67" r:id="rId67"/>
     <hyperlink ref="F68" r:id="rId68"/>
     <hyperlink ref="F69" r:id="rId69"/>
     <hyperlink ref="F70" r:id="rId70"/>
     <hyperlink ref="F71" r:id="rId71"/>
     <hyperlink ref="F72" r:id="rId72"/>
     <hyperlink ref="F73" r:id="rId73"/>
     <hyperlink ref="F74" r:id="rId74"/>
     <hyperlink ref="F75" r:id="rId75"/>
     <hyperlink ref="F76" r:id="rId76"/>
     <hyperlink ref="F77" r:id="rId77"/>
     <hyperlink ref="F78" r:id="rId78"/>
     <hyperlink ref="F79" r:id="rId79"/>
     <hyperlink ref="F80" r:id="rId80"/>
     <hyperlink ref="F81" r:id="rId81"/>
     <hyperlink ref="F82" r:id="rId82"/>
     <hyperlink ref="F83" r:id="rId83"/>
     <hyperlink ref="F84" r:id="rId84"/>
     <hyperlink ref="F85" r:id="rId85"/>
     <hyperlink ref="F86" r:id="rId86"/>
     <hyperlink ref="F87" r:id="rId87"/>
     <hyperlink ref="F88" r:id="rId88"/>
     <hyperlink ref="F89" r:id="rId89"/>
     <hyperlink ref="F90" r:id="rId90"/>
-    <hyperlink ref="F91" r:id="rId91"/>
-[...4 lines deleted...]
-    <hyperlink ref="F96" r:id="rId96"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>