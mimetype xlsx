--- v0 (2026-02-07)
+++ v1 (2026-07-22)
@@ -5,901 +5,553 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="365">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="228">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
-    <t>12-00020.000</t>
-[...2 lines deleted...]
-    <t>ROEHRICH TIMOTHY M</t>
+    <t>12-00224.000</t>
+  </si>
+  <si>
+    <t>GIFFIN CARL E &amp; DEBRA L ROWE S/T</t>
   </si>
   <si>
     <t>CHIPPEWA LSD</t>
   </si>
   <si>
-    <t>13176 CLINTON RD</t>
+    <t>15224 RITTMAN RD</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>12-00188.000</t>
-[...25 lines deleted...]
-  <si>
     <t>1200233</t>
   </si>
   <si>
     <t>GOLDEN HEIDI A</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 20</t>
   </si>
   <si>
     <t>1200307</t>
   </si>
   <si>
     <t>POSTON MICHAEL W</t>
   </si>
   <si>
     <t>14740 OAK GROVE DR LOT 186</t>
   </si>
   <si>
     <t>12-00309.000</t>
   </si>
   <si>
     <t>SHAW LARRY D &amp; OLIVE K &amp; MARY M CASSADY LE</t>
   </si>
   <si>
     <t>15238 RITTMAN RD</t>
   </si>
   <si>
-    <t>12-00311.000</t>
-[...7 lines deleted...]
-  <si>
     <t>12-00364.000</t>
   </si>
   <si>
     <t>KINLEY TAMMY</t>
   </si>
   <si>
     <t>15190 PORTAGE ST</t>
   </si>
   <si>
-    <t>1200388</t>
-[...25 lines deleted...]
-  <si>
     <t>12-00562.000</t>
   </si>
   <si>
     <t>BLYTH JAMES T &amp; SANDRA K</t>
   </si>
   <si>
     <t>12321 PORTAGE ST</t>
   </si>
   <si>
-    <t>12-00579.000</t>
-[...7 lines deleted...]
-  <si>
     <t>12-00664.000</t>
   </si>
   <si>
     <t>STAHL ELIZABETH K</t>
   </si>
   <si>
     <t>18575 GALEHOUSE RD</t>
   </si>
   <si>
-    <t>1200668</t>
-[...7 lines deleted...]
-  <si>
     <t>1200672</t>
   </si>
   <si>
     <t>CROSKEY SARA B</t>
   </si>
   <si>
     <t xml:space="preserve">3738A EASTERN  LOT A</t>
   </si>
   <si>
-    <t>12-00673.002</t>
-[...2 lines deleted...]
-    <t>CASAS DE AMIGOS LLC</t>
+    <t>12-00682.001</t>
+  </si>
+  <si>
+    <t>ENERGEX POWER INC</t>
+  </si>
+  <si>
+    <t>NOT ON FILE</t>
+  </si>
+  <si>
+    <t>1200717</t>
+  </si>
+  <si>
+    <t>PRESTON DORTHIEA</t>
+  </si>
+  <si>
+    <t>14740 OAK GROVE DR LOT 52</t>
+  </si>
+  <si>
+    <t>12-00821.000</t>
+  </si>
+  <si>
+    <t>HOLLINGER ERNEST C</t>
+  </si>
+  <si>
+    <t>WARWICK RD</t>
+  </si>
+  <si>
+    <t>12-00832.000</t>
+  </si>
+  <si>
+    <t>SNODGRASS JAMES</t>
+  </si>
+  <si>
+    <t>13914 N MT EATON RD</t>
+  </si>
+  <si>
+    <t>12-00925.000</t>
+  </si>
+  <si>
+    <t>JOHNSON JAMES MICHAEL &amp; LINDASUE</t>
+  </si>
+  <si>
+    <t>12740 CLINTON RD</t>
+  </si>
+  <si>
+    <t>12-00946.000</t>
+  </si>
+  <si>
+    <t>MCENDREE RACHAEL</t>
+  </si>
+  <si>
+    <t>9269 BLACK DIAMOND RD</t>
+  </si>
+  <si>
+    <t>12-00961.000</t>
+  </si>
+  <si>
+    <t>STUBBLEFIELD LYNDON</t>
+  </si>
+  <si>
+    <t>14360 HAMETOWN RD</t>
+  </si>
+  <si>
+    <t>12-00989.000</t>
+  </si>
+  <si>
+    <t>MEADOWS DEBORAH</t>
+  </si>
+  <si>
+    <t>13077 E EASTON RD</t>
+  </si>
+  <si>
+    <t>1201030</t>
+  </si>
+  <si>
+    <t>CHIK HEATHER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18592 EDWARDS  LOT 246</t>
+  </si>
+  <si>
+    <t>12-01336.000</t>
+  </si>
+  <si>
+    <t>FERGUSON SIDNEY B III &amp; BRIAN FERGUSON</t>
+  </si>
+  <si>
+    <t>14979 PORTAGE ST</t>
+  </si>
+  <si>
+    <t>12-01358.000</t>
+  </si>
+  <si>
+    <t>SAYRE MICHAEL S</t>
+  </si>
+  <si>
+    <t>15212 RITTMAN RD</t>
+  </si>
+  <si>
+    <t>1201382</t>
+  </si>
+  <si>
+    <t>MILLER KRISTIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14740 OAK GROVE  LOT 151</t>
+  </si>
+  <si>
+    <t>1201407</t>
+  </si>
+  <si>
+    <t>MCHENRY JANINE M</t>
+  </si>
+  <si>
+    <t>18592 EDWARDS RD LOT 244</t>
+  </si>
+  <si>
+    <t>12-01609.000</t>
+  </si>
+  <si>
+    <t>MIHELIC ERIC</t>
+  </si>
+  <si>
+    <t>15243 PORTAGE RD</t>
+  </si>
+  <si>
+    <t>12-01616.001</t>
+  </si>
+  <si>
+    <t>STEVENS JAMIE L</t>
+  </si>
+  <si>
+    <t>18169 GRILL RD</t>
+  </si>
+  <si>
+    <t>12-01738.000</t>
+  </si>
+  <si>
+    <t>HOWARD JASON</t>
+  </si>
+  <si>
+    <t>12724 SHONDEL RD</t>
+  </si>
+  <si>
+    <t>12-01752.000</t>
+  </si>
+  <si>
+    <t>GRESSER GREG &amp; BONNI</t>
+  </si>
+  <si>
+    <t>12913 HAMETOWN RD</t>
+  </si>
+  <si>
+    <t>12-01890.000</t>
+  </si>
+  <si>
+    <t>SHERBOURNE ZACHARY A</t>
+  </si>
+  <si>
+    <t>S PORTAGE ST</t>
+  </si>
+  <si>
+    <t>1201977</t>
+  </si>
+  <si>
+    <t>YOHO WILL J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14783 MOINE  LOT 3</t>
+  </si>
+  <si>
+    <t>12-02008.000</t>
+  </si>
+  <si>
+    <t>WALSH JAMES</t>
+  </si>
+  <si>
+    <t>6126 TAYLOR RD</t>
+  </si>
+  <si>
+    <t>12-02010.000</t>
+  </si>
+  <si>
+    <t>EDWARDS RD</t>
+  </si>
+  <si>
+    <t>12-02011.001</t>
+  </si>
+  <si>
+    <t>WALSH FARMS A GENERAL PARTNERSHIP</t>
+  </si>
+  <si>
+    <t>18561 GRILL RD</t>
+  </si>
+  <si>
+    <t>12-02011.003</t>
+  </si>
+  <si>
+    <t>GRILL RD</t>
+  </si>
+  <si>
+    <t>12-02375.000</t>
+  </si>
+  <si>
+    <t>MCCORT KENNETH J</t>
+  </si>
+  <si>
+    <t>320 EASTERN RD</t>
+  </si>
+  <si>
+    <t>12-02493.000</t>
+  </si>
+  <si>
+    <t>SHAW LOUIS &amp; CHRISANN &amp; LOUISSHAW JR</t>
+  </si>
+  <si>
+    <t>15254 RITTMAN RD</t>
+  </si>
+  <si>
+    <t>12-02620.000</t>
+  </si>
+  <si>
+    <t>BLARICOM ROBERT SR</t>
+  </si>
+  <si>
+    <t>OAK GROVE DR</t>
+  </si>
+  <si>
+    <t>1202656</t>
+  </si>
+  <si>
+    <t>MARZIALI HELEN C SCOTT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14740 OAK GROVE  LOT 73</t>
+  </si>
+  <si>
+    <t>12-02717.000</t>
+  </si>
+  <si>
+    <t>WIESEN JAMES D</t>
+  </si>
+  <si>
+    <t>14864 HAMETOWN RD</t>
+  </si>
+  <si>
+    <t>12-02755.000</t>
+  </si>
+  <si>
+    <t>MOINE JOSEPH H JR</t>
+  </si>
+  <si>
+    <t>17175 GALEHOUSE RD</t>
+  </si>
+  <si>
+    <t>12-02768.000</t>
+  </si>
+  <si>
+    <t>VALLOR CHARLES &amp; DREW</t>
   </si>
   <si>
     <t>CLINTON RD</t>
   </si>
   <si>
-    <t>12-00682.001</t>
-[...442 lines deleted...]
-  <si>
     <t>12-02935.000</t>
   </si>
   <si>
     <t>12-02964.000</t>
   </si>
   <si>
     <t>SHAW JOSEPH C</t>
   </si>
   <si>
     <t>HAMETOWN RD</t>
   </si>
   <si>
     <t>12-03006.000</t>
   </si>
   <si>
     <t>MAKENIE ENTERPRISES LLC</t>
   </si>
   <si>
     <t>11341 BLACK DIAMOND RD</t>
   </si>
   <si>
-    <t>12-03086.001</t>
-[...13 lines deleted...]
-  <si>
     <t>12-03190.000</t>
   </si>
   <si>
     <t>1203207</t>
   </si>
   <si>
     <t>BRITTON WILLIAM H JR</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 199</t>
   </si>
   <si>
-    <t>1203353</t>
-[...7 lines deleted...]
-  <si>
     <t>1203377</t>
   </si>
   <si>
     <t>DRAKE OWEN</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 107</t>
   </si>
   <si>
     <t>1203427</t>
   </si>
   <si>
     <t>CONLEY CHRISTOPHER P</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 121</t>
   </si>
   <si>
     <t>1203530</t>
   </si>
   <si>
     <t>KENNER BRIAN L</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 147</t>
   </si>
   <si>
     <t>1203771</t>
   </si>
   <si>
     <t>MACK ALEXANDER C</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 69</t>
   </si>
   <si>
     <t>1204130</t>
   </si>
   <si>
     <t>FOX AMY M</t>
   </si>
   <si>
     <t xml:space="preserve">18592 EDWARDS  LOT 302</t>
   </si>
   <si>
-    <t>1204219</t>
-[...7 lines deleted...]
-  <si>
     <t>1204273</t>
   </si>
   <si>
     <t>SCHANTZ ASHLEY A</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 19</t>
   </si>
   <si>
     <t>1204308</t>
   </si>
   <si>
     <t>NOVAK THERESA A</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 144</t>
   </si>
   <si>
     <t>1204338</t>
   </si>
   <si>
     <t>COON CHELSEA R</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 201</t>
   </si>
   <si>
     <t>1204417</t>
   </si>
   <si>
     <t>SNIDER KIRSTEN R</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 70</t>
   </si>
   <si>
-    <t>1204423</t>
-[...16 lines deleted...]
-  <si>
     <t>1204813</t>
   </si>
   <si>
     <t>DAILY JANET K</t>
   </si>
   <si>
     <t>14740 OAK GROVE DR LOT 168</t>
   </si>
   <si>
     <t>1205001</t>
   </si>
   <si>
     <t>BARNES JESSICA J</t>
   </si>
   <si>
     <t xml:space="preserve">18592 EDWARDS  LOT 252</t>
   </si>
   <si>
-    <t>1205209</t>
-[...7 lines deleted...]
-  <si>
     <t>1205310</t>
   </si>
   <si>
     <t>WARD SHIRLEY A &amp; JUDITH K HESS</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 205</t>
   </si>
   <si>
-    <t>1205351</t>
-[...16 lines deleted...]
-  <si>
     <t>1205521</t>
   </si>
   <si>
     <t>CRUISE JOE P</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 110</t>
   </si>
   <si>
     <t>1205533</t>
   </si>
   <si>
     <t>SMITH SANDRA M</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 25</t>
   </si>
   <si>
     <t>1205758</t>
   </si>
   <si>
     <t>LEPLEY VINCENT T</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 179</t>
@@ -925,183 +577,120 @@
   <si>
     <t>GOCH KENT J</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 150</t>
   </si>
   <si>
     <t>1206494</t>
   </si>
   <si>
     <t>KOHLER EVO L</t>
   </si>
   <si>
     <t>14740 OAK GROVE DR LOT 114</t>
   </si>
   <si>
     <t>1206722</t>
   </si>
   <si>
     <t>MOORE MICHAEL D</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 123</t>
   </si>
   <si>
-    <t>1206738</t>
-[...7 lines deleted...]
-  <si>
     <t>1206962</t>
   </si>
   <si>
     <t>PRATHER CLAUDE</t>
   </si>
   <si>
     <t>15335 CALABOONE RD</t>
   </si>
   <si>
     <t>1207585</t>
   </si>
   <si>
     <t>ROBISON SHANNON E</t>
   </si>
   <si>
     <t xml:space="preserve">18592 EDWARDS  LOT 34</t>
   </si>
   <si>
-    <t>1207587</t>
-[...25 lines deleted...]
-  <si>
     <t>1207640</t>
   </si>
   <si>
     <t>BERISFORD AMY</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 74</t>
   </si>
   <si>
-    <t>1207653</t>
-[...7 lines deleted...]
-  <si>
     <t>1207658</t>
   </si>
   <si>
     <t>HARBAUGH WANDA C</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 113</t>
   </si>
   <si>
     <t>1207659</t>
   </si>
   <si>
     <t>GUNNOE JEANNIE M</t>
   </si>
   <si>
     <t>14740 OAK GROVE DR LOT 11</t>
   </si>
   <si>
-    <t>1207661</t>
-[...7 lines deleted...]
-  <si>
     <t>1207682</t>
   </si>
   <si>
     <t>WRIGHT DANIEL S &amp; PAUL E CLEMONS</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 99</t>
   </si>
   <si>
     <t>1207688</t>
   </si>
   <si>
     <t>MANNION BETHANY L</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 136</t>
   </si>
   <si>
     <t>1207745</t>
   </si>
   <si>
     <t>ROSE RODA L &amp; WILLIAM E WROS</t>
   </si>
   <si>
     <t>14740 OAKGROVE DR #67</t>
-  </si>
-[...7 lines deleted...]
-    <t>18592 EDWARDS RD LOT 211</t>
   </si>
   <si>
     <t>1264228</t>
   </si>
   <si>
     <t>RUTHERFORD RYKA R</t>
   </si>
   <si>
     <t xml:space="preserve">18592 EDWARDS  LOT 165</t>
   </si>
   <si>
     <t>13-00180.001</t>
   </si>
   <si>
     <t>JONES JONATHAN B</t>
   </si>
   <si>
     <t>GREEN LSD</t>
   </si>
   <si>
     <t>15235 E PLEASANT HOME RD</t>
   </si>
   <si>
     <t>15-00062.000</t>
   </si>
@@ -1153,2540 +742,1600 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F123" headerRowCount="1">
-  <autoFilter ref="A1:F123"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F76" headerRowCount="1">
+  <autoFilter ref="A1:F76"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=5062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=37489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=18567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=8083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=27614&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=6203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=5093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=15655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=4384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=16851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=48757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=66075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61632&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=2613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=11080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=23168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=44729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=44730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=21869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=25736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=26415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=50768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=13992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=33291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=29231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=15670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=44516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=39280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=45577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=50192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=42363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=62074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=57348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=30661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=37158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=32668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=41878&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=45931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=33888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=40835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=35624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=42732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=48127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=44508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=65006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70035&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69047&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69365&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71266&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=64992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=39812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=48894&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=18567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=8083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=6203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=4384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=48757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61632&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=23168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=21869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=25736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=26415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=50768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=33291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=15670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=44516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=62074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=57348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=30661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=32668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=45931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=40835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=35624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=42732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=48127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=44508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70035&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69365&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71266&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=64992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=39812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=48894&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F123"/>
+  <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="45.03722381591797" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="28.530065536499023" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>1240.06</v>
+        <v>2731.16</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>9413.81</v>
+        <v>59.95</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>853.92</v>
+        <v>103.7</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>3431.16</v>
+        <v>705.57</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>59.95</v>
+        <v>2685</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>103.7</v>
+        <v>340.47</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>955.57</v>
+        <v>1027.51</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>695.45</v>
+        <v>28.85</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>2685</v>
+        <v>8.23</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>47.56</v>
+        <v>61.12</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>6345.32</v>
+        <v>415.34</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2">
-        <v>0.12</v>
+        <v>13361.16</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>380.47</v>
+        <v>1485.9</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>717.4</v>
+        <v>2990.22</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>1027.51</v>
+        <v>2794.37</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>28.85</v>
+        <v>9943.88</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="2">
-        <v>28.85</v>
+        <v>0.84</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="2">
-        <v>5102.43</v>
+        <v>134.69</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="2">
-        <v>8.23</v>
+        <v>3021.93</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="2">
-        <v>61.12</v>
+        <v>28.85</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="2">
-        <v>2040</v>
+        <v>29.89</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="2">
-        <v>2509.82</v>
+        <v>4448.28</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="2">
-        <v>415.34</v>
+        <v>8310.2</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="2">
-        <v>2251.95</v>
+        <v>1725.06</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E26" s="2">
-        <v>46.7</v>
+        <v>28766.85</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E27" s="2">
-        <v>14561.16</v>
+        <v>128.44</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E28" s="2">
-        <v>59.95</v>
+        <v>30.07</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E29" s="2">
-        <v>2085.9</v>
+        <v>2882.38</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E30" s="2">
-        <v>2990.22</v>
+        <v>528.38</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E31" s="2">
-        <v>4494.37</v>
+        <v>2227.76</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="2">
-        <v>1242.23</v>
+        <v>3164.23</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" s="2">
-        <v>11143.88</v>
+        <v>5106.3</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" s="2">
-        <v>0.84</v>
+        <v>449.35</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="2">
-        <v>196.08</v>
+        <v>1799.68</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="B36" s="0" t="s">
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" s="2">
-        <v>265.44</v>
+        <v>28.85</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="C37" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" s="2">
-        <v>134.69</v>
+        <v>5803.58</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="B38" s="0" t="s">
+      <c r="C38" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" s="2">
-        <v>3021.93</v>
+        <v>1367</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="B39" s="0" t="s">
+      <c r="C39" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E39" s="2">
-        <v>28.85</v>
+        <v>795.64</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>122</v>
+        <v>95</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>123</v>
+        <v>98</v>
       </c>
       <c r="E40" s="2">
-        <v>0.5</v>
+        <v>694.7</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E41" s="2">
-        <v>29.4</v>
+        <v>3102.26</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="E42" s="2">
-        <v>29.89</v>
+        <v>1775.05</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>131</v>
+        <v>33</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>132</v>
+        <v>34</v>
       </c>
       <c r="E43" s="2">
-        <v>761.59</v>
+        <v>13.32</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="E44" s="2">
-        <v>0.35</v>
+        <v>269.38</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="E45" s="2">
-        <v>28.85</v>
+        <v>28.74</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="E46" s="2">
-        <v>0.22</v>
+        <v>150.38</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="E47" s="2">
-        <v>5398.28</v>
+        <v>96.03</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="E48" s="2">
-        <v>8310.2</v>
+        <v>199.11</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E49" s="2">
-        <v>5725.06</v>
+        <v>89.88</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E50" s="2">
-        <v>30766.85</v>
+        <v>69.42</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="E51" s="2">
-        <v>128.44</v>
+        <v>85.42</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="E52" s="2">
-        <v>30.07</v>
+        <v>28.85</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="E53" s="2">
-        <v>2882.38</v>
+        <v>28.85</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="E54" s="2">
-        <v>2526.78</v>
+        <v>545.46</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="E55" s="2">
-        <v>528.38</v>
+        <v>39.7</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="E56" s="2">
-        <v>2227.76</v>
+        <v>28.85</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E57" s="2">
-        <v>3164.23</v>
+        <v>59.95</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="B58" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E58" s="2">
-        <v>2597.08</v>
+        <v>96.48</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="B59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E59" s="2">
-        <v>28.85</v>
+        <v>128.76</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>179</v>
+        <v>138</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="E60" s="2">
-        <v>29.4</v>
+        <v>472.74</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E61" s="2">
-        <v>5106.3</v>
+        <v>454.61</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E62" s="2">
-        <v>8389.02</v>
+        <v>397.43</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="E63" s="2">
-        <v>7783.44</v>
+        <v>175.54</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="E64" s="2">
-        <v>449.35</v>
+        <v>1300.4</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="E65" s="2">
-        <v>0.12</v>
+        <v>11281.6</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="E66" s="2">
-        <v>1799.68</v>
+        <v>1173.3</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="E67" s="2">
-        <v>28.85</v>
+        <v>1061.21</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="E68" s="2">
-        <v>5803.58</v>
+        <v>279.89</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="E69" s="2">
-        <v>1367</v>
+        <v>4425.83</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>61</v>
+        <v>207</v>
       </c>
       <c r="E70" s="2">
-        <v>795.64</v>
+        <v>168.21</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="B71" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E71" s="2">
-        <v>694.7</v>
+        <v>1182.88</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>211</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>212</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>213</v>
       </c>
       <c r="E72" s="2">
-        <v>3477.68</v>
+        <v>786.68</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>216</v>
       </c>
       <c r="E73" s="2">
-        <v>1775.05</v>
+        <v>96.95</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>218</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>8</v>
+        <v>219</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>171</v>
+        <v>220</v>
       </c>
       <c r="E74" s="2">
-        <v>0.09</v>
+        <v>308.04</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>8</v>
+        <v>223</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E75" s="2">
-        <v>81.25</v>
+        <v>2108.17</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>63</v>
+        <v>226</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>8</v>
+        <v>223</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>64</v>
+        <v>227</v>
       </c>
       <c r="E76" s="2">
-        <v>13.32</v>
+        <v>5291.6</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>10</v>
-[...938 lines deleted...]
-      <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -3723,79 +2372,32 @@
     <hyperlink ref="F52" r:id="rId52"/>
     <hyperlink ref="F53" r:id="rId53"/>
     <hyperlink ref="F54" r:id="rId54"/>
     <hyperlink ref="F55" r:id="rId55"/>
     <hyperlink ref="F56" r:id="rId56"/>
     <hyperlink ref="F57" r:id="rId57"/>
     <hyperlink ref="F58" r:id="rId58"/>
     <hyperlink ref="F59" r:id="rId59"/>
     <hyperlink ref="F60" r:id="rId60"/>
     <hyperlink ref="F61" r:id="rId61"/>
     <hyperlink ref="F62" r:id="rId62"/>
     <hyperlink ref="F63" r:id="rId63"/>
     <hyperlink ref="F64" r:id="rId64"/>
     <hyperlink ref="F65" r:id="rId65"/>
     <hyperlink ref="F66" r:id="rId66"/>
     <hyperlink ref="F67" r:id="rId67"/>
     <hyperlink ref="F68" r:id="rId68"/>
     <hyperlink ref="F69" r:id="rId69"/>
     <hyperlink ref="F70" r:id="rId70"/>
     <hyperlink ref="F71" r:id="rId71"/>
     <hyperlink ref="F72" r:id="rId72"/>
     <hyperlink ref="F73" r:id="rId73"/>
     <hyperlink ref="F74" r:id="rId74"/>
     <hyperlink ref="F75" r:id="rId75"/>
     <hyperlink ref="F76" r:id="rId76"/>
-    <hyperlink ref="F77" r:id="rId77"/>
-[...45 lines deleted...]
-    <hyperlink ref="F123" r:id="rId123"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>