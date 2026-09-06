--- v1 (2026-07-22)
+++ v2 (2026-09-06)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="206">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>12-00224.000</t>
   </si>
   <si>
     <t>GIFFIN CARL E &amp; DEBRA L ROWE S/T</t>
   </si>
   <si>
@@ -67,59 +67,50 @@
   <si>
     <t>GOLDEN HEIDI A</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 20</t>
   </si>
   <si>
     <t>1200307</t>
   </si>
   <si>
     <t>POSTON MICHAEL W</t>
   </si>
   <si>
     <t>14740 OAK GROVE DR LOT 186</t>
   </si>
   <si>
     <t>12-00309.000</t>
   </si>
   <si>
     <t>SHAW LARRY D &amp; OLIVE K &amp; MARY M CASSADY LE</t>
   </si>
   <si>
     <t>15238 RITTMAN RD</t>
   </si>
   <si>
-    <t>12-00364.000</t>
-[...7 lines deleted...]
-  <si>
     <t>12-00562.000</t>
   </si>
   <si>
     <t>BLYTH JAMES T &amp; SANDRA K</t>
   </si>
   <si>
     <t>12321 PORTAGE ST</t>
   </si>
   <si>
     <t>12-00664.000</t>
   </si>
   <si>
     <t>STAHL ELIZABETH K</t>
   </si>
   <si>
     <t>18575 GALEHOUSE RD</t>
   </si>
   <si>
     <t>1200672</t>
   </si>
   <si>
     <t>CROSKEY SARA B</t>
   </si>
   <si>
     <t xml:space="preserve">3738A EASTERN  LOT A</t>
@@ -184,68 +175,50 @@
   <si>
     <t>STUBBLEFIELD LYNDON</t>
   </si>
   <si>
     <t>14360 HAMETOWN RD</t>
   </si>
   <si>
     <t>12-00989.000</t>
   </si>
   <si>
     <t>MEADOWS DEBORAH</t>
   </si>
   <si>
     <t>13077 E EASTON RD</t>
   </si>
   <si>
     <t>1201030</t>
   </si>
   <si>
     <t>CHIK HEATHER</t>
   </si>
   <si>
     <t xml:space="preserve">18592 EDWARDS  LOT 246</t>
   </si>
   <si>
-    <t>12-01336.000</t>
-[...16 lines deleted...]
-  <si>
     <t>1201382</t>
   </si>
   <si>
     <t>MILLER KRISTIN</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 151</t>
   </si>
   <si>
     <t>1201407</t>
   </si>
   <si>
     <t>MCHENRY JANINE M</t>
   </si>
   <si>
     <t>18592 EDWARDS RD LOT 244</t>
   </si>
   <si>
     <t>12-01609.000</t>
   </si>
   <si>
     <t>MIHELIC ERIC</t>
   </si>
   <si>
     <t>15243 PORTAGE RD</t>
@@ -340,89 +313,71 @@
   <si>
     <t>SHAW LOUIS &amp; CHRISANN &amp; LOUISSHAW JR</t>
   </si>
   <si>
     <t>15254 RITTMAN RD</t>
   </si>
   <si>
     <t>12-02620.000</t>
   </si>
   <si>
     <t>BLARICOM ROBERT SR</t>
   </si>
   <si>
     <t>OAK GROVE DR</t>
   </si>
   <si>
     <t>1202656</t>
   </si>
   <si>
     <t>MARZIALI HELEN C SCOTT</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 73</t>
   </si>
   <si>
-    <t>12-02717.000</t>
-[...7 lines deleted...]
-  <si>
     <t>12-02755.000</t>
   </si>
   <si>
     <t>MOINE JOSEPH H JR</t>
   </si>
   <si>
     <t>17175 GALEHOUSE RD</t>
   </si>
   <si>
     <t>12-02768.000</t>
   </si>
   <si>
     <t>VALLOR CHARLES &amp; DREW</t>
   </si>
   <si>
     <t>CLINTON RD</t>
   </si>
   <si>
     <t>12-02935.000</t>
   </si>
   <si>
-    <t>12-02964.000</t>
-[...7 lines deleted...]
-  <si>
     <t>12-03006.000</t>
   </si>
   <si>
     <t>MAKENIE ENTERPRISES LLC</t>
   </si>
   <si>
     <t>11341 BLACK DIAMOND RD</t>
   </si>
   <si>
     <t>12-03190.000</t>
   </si>
   <si>
     <t>1203207</t>
   </si>
   <si>
     <t>BRITTON WILLIAM H JR</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 199</t>
   </si>
   <si>
     <t>1203377</t>
   </si>
   <si>
     <t>DRAKE OWEN</t>
@@ -631,87 +586,66 @@
   <si>
     <t>HARBAUGH WANDA C</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 113</t>
   </si>
   <si>
     <t>1207659</t>
   </si>
   <si>
     <t>GUNNOE JEANNIE M</t>
   </si>
   <si>
     <t>14740 OAK GROVE DR LOT 11</t>
   </si>
   <si>
     <t>1207682</t>
   </si>
   <si>
     <t>WRIGHT DANIEL S &amp; PAUL E CLEMONS</t>
   </si>
   <si>
     <t xml:space="preserve">14740 OAK GROVE  LOT 99</t>
   </si>
   <si>
-    <t>1207688</t>
-[...7 lines deleted...]
-  <si>
     <t>1207745</t>
   </si>
   <si>
     <t>ROSE RODA L &amp; WILLIAM E WROS</t>
   </si>
   <si>
     <t>14740 OAKGROVE DR #67</t>
   </si>
   <si>
     <t>1264228</t>
   </si>
   <si>
     <t>RUTHERFORD RYKA R</t>
   </si>
   <si>
     <t xml:space="preserve">18592 EDWARDS  LOT 165</t>
-  </si>
-[...10 lines deleted...]
-    <t>15235 E PLEASANT HOME RD</t>
   </si>
   <si>
     <t>15-00062.000</t>
   </si>
   <si>
     <t>SKALA MICHAEL D &amp; JAMIE L</t>
   </si>
   <si>
     <t>RITTMAN EVSD</t>
   </si>
   <si>
     <t>12814 DOYLESTOWN RD</t>
   </si>
   <si>
     <t>15-00100.000</t>
   </si>
   <si>
     <t>STARCHER HOLLY L &amp; ANNA L</t>
   </si>
   <si>
     <t>DOYLESTOWN RD</t>
   </si>
 </sst>
 </file>
 
@@ -742,1600 +676,1460 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F76" headerRowCount="1">
-  <autoFilter ref="A1:F76"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F69" headerRowCount="1">
+  <autoFilter ref="A1:F69"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=18567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=8083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=6203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=4384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=48757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61632&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=23168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=21869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=25736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=26415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=50768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=33291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=15670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=44516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=62074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=57348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=30661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=32668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=45931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=40835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=35624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=42732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=48127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=44508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70035&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69365&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71266&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=64992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=39812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=48894&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=18567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=8083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=4384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=48757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=61632&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=23168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=21869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=25736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=26415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=50768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=33291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=43469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=62074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=57348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=30661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=32668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=45931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=24141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=35624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=42732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=44508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=54062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70035&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=67832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=70716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=68088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69365&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71266&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=71341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=69775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=39812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waynecountytreasurer.org/Account/Index?Property_ID=48894&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F76"/>
+  <dimension ref="A1:F69"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="45.03722381591797" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="28.530065536499023" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>2731.16</v>
+        <v>2874.54</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>59.95</v>
+        <v>63.09</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>103.7</v>
+        <v>109.15</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>705.57</v>
+        <v>639.98</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>2685</v>
+        <v>337.29</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>340.47</v>
+        <v>1081.44</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>1027.51</v>
+        <v>30.36</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>28.85</v>
+        <v>8.66</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>8.23</v>
+        <v>64.33</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>61.12</v>
+        <v>437.09</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>415.34</v>
+        <v>14062.63</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2">
-        <v>13361.16</v>
+        <v>1256.03</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>1485.9</v>
+        <v>3147.2</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>2990.22</v>
+        <v>2941.07</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>2794.37</v>
+        <v>10136.88</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>9943.88</v>
+        <v>0.88</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="2">
-        <v>0.84</v>
+        <v>30.36</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="2">
-        <v>134.69</v>
+        <v>31.46</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="2">
-        <v>3021.93</v>
+        <v>4155.56</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="2">
-        <v>28.85</v>
+        <v>8746.48</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="2">
-        <v>29.89</v>
+        <v>763.13</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="2">
-        <v>4448.28</v>
+        <v>30277.12</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="2">
-        <v>8310.2</v>
+        <v>135.18</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="2">
-        <v>1725.06</v>
+        <v>31.65</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="2">
-        <v>28766.85</v>
+        <v>3033.7</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" s="2">
-        <v>128.44</v>
+        <v>556.12</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="C28" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="2">
-        <v>30.07</v>
+        <v>2344.72</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="B29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E29" s="2">
-        <v>2882.38</v>
+        <v>3330.35</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="B30" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E30" s="2">
-        <v>528.38</v>
+        <v>5374.38</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="C31" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" s="2">
-        <v>2227.76</v>
+        <v>472.93</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E32" s="2">
-        <v>3164.23</v>
+        <v>1894.16</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E33" s="2">
-        <v>5106.3</v>
+        <v>30.36</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E34" s="2">
-        <v>449.35</v>
+        <v>1438.77</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>107</v>
       </c>
       <c r="E35" s="2">
-        <v>1799.68</v>
+        <v>837.41</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>109</v>
+        <v>86</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>110</v>
+        <v>89</v>
       </c>
       <c r="E36" s="2">
-        <v>28.85</v>
+        <v>731.17</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="B37" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E37" s="2">
-        <v>5803.58</v>
+        <v>1868.24</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>115</v>
+        <v>30</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>116</v>
+        <v>31</v>
       </c>
       <c r="E38" s="2">
-        <v>1367</v>
+        <v>14.02</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="E39" s="2">
-        <v>795.64</v>
+        <v>283.52</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>95</v>
+        <v>117</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="E40" s="2">
-        <v>694.7</v>
+        <v>30.25</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="B41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E41" s="2">
-        <v>3102.26</v>
+        <v>158.27</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="B42" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E42" s="2">
-        <v>1775.05</v>
+        <v>101.06</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="B43" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E43" s="2">
-        <v>13.32</v>
+        <v>209.57</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E44" s="2">
-        <v>269.38</v>
+        <v>94.6</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E45" s="2">
-        <v>28.74</v>
+        <v>73.06</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E46" s="2">
-        <v>150.38</v>
+        <v>89.91</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>139</v>
       </c>
       <c r="E47" s="2">
-        <v>96.03</v>
+        <v>30.36</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>142</v>
       </c>
       <c r="E48" s="2">
-        <v>199.11</v>
+        <v>30.36</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E49" s="2">
-        <v>89.88</v>
+        <v>574.1</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E50" s="2">
-        <v>69.42</v>
+        <v>41.78</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>151</v>
       </c>
       <c r="E51" s="2">
-        <v>85.42</v>
+        <v>30.36</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>154</v>
       </c>
       <c r="E52" s="2">
-        <v>28.85</v>
+        <v>63.09</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E53" s="2">
-        <v>28.85</v>
+        <v>101.55</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E54" s="2">
-        <v>545.46</v>
+        <v>135.52</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D55" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E55" s="2">
-        <v>39.7</v>
+        <v>497.56</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B56" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="B56" s="0" t="s">
+      <c r="C56" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D56" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E56" s="2">
-        <v>28.85</v>
+        <v>478.48</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B57" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="B57" s="0" t="s">
+      <c r="C57" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D57" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E57" s="2">
-        <v>59.95</v>
+        <v>418.29</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="B58" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="B58" s="0" t="s">
+      <c r="C58" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E58" s="2">
-        <v>96.48</v>
+        <v>184.76</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="B59" s="0" t="s">
+      <c r="C59" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="C59" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E59" s="2">
-        <v>128.76</v>
+        <v>1368.67</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B60" s="0" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>177</v>
       </c>
       <c r="E60" s="2">
-        <v>472.74</v>
+        <v>11873.88</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E61" s="2">
-        <v>454.61</v>
+        <v>1234.89</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E62" s="2">
-        <v>397.43</v>
+        <v>1116.92</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E63" s="2">
-        <v>175.54</v>
+        <v>294.58</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E64" s="2">
-        <v>1300.4</v>
+        <v>4555.56</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E65" s="2">
-        <v>11281.6</v>
+        <v>177.04</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E66" s="2">
-        <v>1173.3</v>
+        <v>827.98</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>196</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>197</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E67" s="2">
-        <v>1061.21</v>
+        <v>102.03</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>199</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>8</v>
+        <v>201</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E68" s="2">
-        <v>279.89</v>
+        <v>2218.85</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>8</v>
+        <v>201</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E69" s="2">
-        <v>4425.83</v>
+        <v>5569.45</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>10</v>
-[...138 lines deleted...]
-      <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2365,39 +2159,32 @@
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
     <hyperlink ref="F47" r:id="rId47"/>
     <hyperlink ref="F48" r:id="rId48"/>
     <hyperlink ref="F49" r:id="rId49"/>
     <hyperlink ref="F50" r:id="rId50"/>
     <hyperlink ref="F51" r:id="rId51"/>
     <hyperlink ref="F52" r:id="rId52"/>
     <hyperlink ref="F53" r:id="rId53"/>
     <hyperlink ref="F54" r:id="rId54"/>
     <hyperlink ref="F55" r:id="rId55"/>
     <hyperlink ref="F56" r:id="rId56"/>
     <hyperlink ref="F57" r:id="rId57"/>
     <hyperlink ref="F58" r:id="rId58"/>
     <hyperlink ref="F59" r:id="rId59"/>
     <hyperlink ref="F60" r:id="rId60"/>
     <hyperlink ref="F61" r:id="rId61"/>
     <hyperlink ref="F62" r:id="rId62"/>
     <hyperlink ref="F63" r:id="rId63"/>
     <hyperlink ref="F64" r:id="rId64"/>
     <hyperlink ref="F65" r:id="rId65"/>
     <hyperlink ref="F66" r:id="rId66"/>
     <hyperlink ref="F67" r:id="rId67"/>
     <hyperlink ref="F68" r:id="rId68"/>
     <hyperlink ref="F69" r:id="rId69"/>
-    <hyperlink ref="F70" r:id="rId70"/>
-[...5 lines deleted...]
-    <hyperlink ref="F76" r:id="rId76"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>